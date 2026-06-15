--- v0 (2025-11-29)
+++ v1 (2026-06-15)
@@ -1,452 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>number of stems</t>
+    <t>Stammzahl</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes) · number of cases of damage</t>
+    <t>Höhenlage (200-m-Klassen) · Anzahl Schäden</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>economic region</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Western Jura</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Eastern Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Western Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Central Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Eastern Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Western Pre-Alps</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Central Pre-Alps</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Eastern Pre-Alps</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Central Alps</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Southwestern Alps</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes)</t>
+    <t>Höhenlage (200-m-Klassen)</t>
   </si>
   <si>
-    <t>number of cases of damage</t>
+    <t>Anzahl Schäden</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no visible damage</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>one visible damage</t>
+    <t>ein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>two or more visible damages</t>
+    <t>zwei oder mehr sichtbare Schäden</t>
   </si>
   <si>
-    <t>dead or lying tree</t>
+    <t>toter oder liegender Baum</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1198573/380322</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 200 m classes)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 200 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of cases of damage</t>
+      <t xml:space="preserve">Anzahl Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #653</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into four classes according to the number of visible cases of damage or the condition of the tree (living/dead, standing/lying). Reference: Field Survey (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) nach der Anzahl sichtbarer Schäden bzw. dem Baumzustand (lebend/tot, stehend/liegend) in vier Klassen. Grundlage: Feldaufnahme (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -783,93 +783,93 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
@@ -1815,69 +1815,69 @@
       <c r="Q20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="R20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="S20" s="7">
         <v>69.7</v>
       </c>
       <c r="T20" s="7">
         <v>8.0</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="W20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="X20" s="7" t="s">
         <v>29</v>
       </c>
       <c r="Y20" s="7">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="Z20" s="7">
         <v>3.9</v>
       </c>
       <c r="AA20" s="7">
         <v>66.7</v>
       </c>
       <c r="AB20" s="7">
         <v>2.3</v>
       </c>
       <c r="AC20" s="7">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="AD20" s="7">
         <v>6.3</v>
       </c>
       <c r="AE20" s="7">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="AF20" s="7">
         <v>1.9</v>
       </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>29</v>
       </c>
@@ -2357,105 +2357,105 @@
       <c r="E26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="L26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="M26" s="7">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="N26" s="7">
         <v>3.7</v>
       </c>
       <c r="O26" s="7">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="P26" s="7">
         <v>6.6</v>
       </c>
       <c r="Q26" s="7">
         <v>92.5</v>
       </c>
       <c r="R26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="S26" s="7">
         <v>62.1</v>
       </c>
       <c r="T26" s="7">
         <v>6.6</v>
       </c>
       <c r="U26" s="7">
         <v>40.0</v>
       </c>
       <c r="V26" s="7">
         <v>7.3</v>
       </c>
       <c r="W26" s="7">
-        <v>89.9</v>
+        <v>89.90000000000001</v>
       </c>
       <c r="X26" s="7">
         <v>3.4</v>
       </c>
       <c r="Y26" s="7">
         <v>67.2</v>
       </c>
       <c r="Z26" s="7">
         <v>2.8</v>
       </c>
       <c r="AA26" s="7">
         <v>69.3</v>
       </c>
       <c r="AB26" s="7">
         <v>2.9</v>
       </c>
       <c r="AC26" s="7">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="AD26" s="7">
         <v>3.3</v>
       </c>
       <c r="AE26" s="7">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="AF26" s="7">
         <v>1.7</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>29</v>
       </c>
@@ -2905,135 +2905,135 @@
       <c r="AA31" s="7">
         <v>0.0</v>
       </c>
       <c r="AB31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AC31" s="7">
         <v>0.0</v>
       </c>
       <c r="AD31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE31" s="7">
         <v>0.0</v>
       </c>
       <c r="AF31" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="7">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="D32" s="7">
         <v>5.4</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="7">
-        <v>86.4</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="H32" s="7">
         <v>3.8</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="L32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="7">
         <v>67.3</v>
       </c>
       <c r="N32" s="7">
         <v>7.5</v>
       </c>
       <c r="O32" s="7">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="P32" s="7">
         <v>4.6</v>
       </c>
       <c r="Q32" s="7">
         <v>82.3</v>
       </c>
       <c r="R32" s="7">
         <v>5.1</v>
       </c>
       <c r="S32" s="7">
         <v>69.0</v>
       </c>
       <c r="T32" s="7">
         <v>3.8</v>
       </c>
       <c r="U32" s="7">
         <v>71.5</v>
       </c>
       <c r="V32" s="7">
         <v>2.3</v>
       </c>
       <c r="W32" s="7">
         <v>63.2</v>
       </c>
       <c r="X32" s="7">
         <v>4.6</v>
       </c>
       <c r="Y32" s="7">
         <v>68.7</v>
       </c>
       <c r="Z32" s="7">
         <v>3.6</v>
       </c>
       <c r="AA32" s="7">
         <v>71.3</v>
       </c>
       <c r="AB32" s="7">
         <v>2.8</v>
       </c>
       <c r="AC32" s="7">
         <v>73.5</v>
       </c>
       <c r="AD32" s="7">
         <v>3.5</v>
       </c>
       <c r="AE32" s="7">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="AF32" s="7">
         <v>1.4</v>
       </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="7">
         <v>21.6</v>
       </c>
       <c r="D33" s="7">
         <v>2.0</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="7">
         <v>13.6</v>
       </c>
@@ -3513,69 +3513,69 @@
       <c r="E38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="7">
         <v>75.7</v>
       </c>
       <c r="H38" s="7">
         <v>6.9</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="K38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="L38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="M38" s="7">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="N38" s="7">
         <v>4.8</v>
       </c>
       <c r="O38" s="7">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="P38" s="7">
         <v>4.7</v>
       </c>
       <c r="Q38" s="7">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="R38" s="7">
         <v>4.7</v>
       </c>
       <c r="S38" s="7">
-        <v>71.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="T38" s="7">
         <v>3.9</v>
       </c>
       <c r="U38" s="7">
         <v>72.0</v>
       </c>
       <c r="V38" s="7">
         <v>4.7</v>
       </c>
       <c r="W38" s="7">
         <v>52.4</v>
       </c>
       <c r="X38" s="7">
         <v>6.9</v>
       </c>
       <c r="Y38" s="7">
         <v>77.5</v>
       </c>
       <c r="Z38" s="7">
         <v>3.8</v>
       </c>
       <c r="AA38" s="7">
         <v>62.7</v>
       </c>
@@ -4079,75 +4079,75 @@
     </row>
     <row r="44" spans="1:32">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="7">
         <v>78.8</v>
       </c>
       <c r="D44" s="7">
         <v>1.8</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G44" s="7">
         <v>81.7</v>
       </c>
       <c r="H44" s="7">
         <v>8.7</v>
       </c>
       <c r="I44" s="7">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="J44" s="7">
         <v>3.0</v>
       </c>
       <c r="K44" s="7">
         <v>64.8</v>
       </c>
       <c r="L44" s="7">
         <v>15.6</v>
       </c>
       <c r="M44" s="7">
-        <v>78.4</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="N44" s="7">
         <v>3.1</v>
       </c>
       <c r="O44" s="7">
         <v>73.7</v>
       </c>
       <c r="P44" s="7">
         <v>2.8</v>
       </c>
       <c r="Q44" s="7">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="R44" s="7">
         <v>4.0</v>
       </c>
       <c r="S44" s="7">
         <v>71.3</v>
       </c>
       <c r="T44" s="7">
         <v>5.4</v>
       </c>
       <c r="U44" s="7">
         <v>61.8</v>
       </c>
       <c r="V44" s="7">
         <v>6.0</v>
       </c>
       <c r="W44" s="7">
         <v>63.6</v>
       </c>
       <c r="X44" s="7">
         <v>6.1</v>
       </c>
       <c r="Y44" s="7">
         <v>70.8</v>
       </c>
@@ -4657,99 +4657,99 @@
     </row>
     <row r="50" spans="1:32">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="7">
         <v>72.5</v>
       </c>
       <c r="D50" s="7">
         <v>2.3</v>
       </c>
       <c r="E50" s="7">
         <v>81.2</v>
       </c>
       <c r="F50" s="7">
         <v>3.8</v>
       </c>
       <c r="G50" s="7">
         <v>80.5</v>
       </c>
       <c r="H50" s="7">
         <v>2.7</v>
       </c>
       <c r="I50" s="7">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="J50" s="7">
         <v>3.6</v>
       </c>
       <c r="K50" s="7">
         <v>80.2</v>
       </c>
       <c r="L50" s="7">
         <v>7.4</v>
       </c>
       <c r="M50" s="7">
         <v>79.0</v>
       </c>
       <c r="N50" s="7">
         <v>5.7</v>
       </c>
       <c r="O50" s="7">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="P50" s="7">
         <v>3.1</v>
       </c>
       <c r="Q50" s="7">
         <v>78.7</v>
       </c>
       <c r="R50" s="7">
         <v>2.1</v>
       </c>
       <c r="S50" s="7">
         <v>77.7</v>
       </c>
       <c r="T50" s="7">
         <v>3.2</v>
       </c>
       <c r="U50" s="7">
         <v>60.3</v>
       </c>
       <c r="V50" s="7">
         <v>9.8</v>
       </c>
       <c r="W50" s="7">
         <v>49.1</v>
       </c>
       <c r="X50" s="7">
         <v>6.7</v>
       </c>
       <c r="Y50" s="7">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="Z50" s="7">
         <v>6.6</v>
       </c>
       <c r="AA50" s="7">
         <v>63.1</v>
       </c>
       <c r="AB50" s="7">
         <v>4.2</v>
       </c>
       <c r="AC50" s="7">
         <v>63.2</v>
       </c>
       <c r="AD50" s="7">
         <v>4.5</v>
       </c>
       <c r="AE50" s="7">
         <v>72.7</v>
       </c>
       <c r="AF50" s="7">
         <v>1.2</v>
       </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" s="5"/>
@@ -5223,117 +5223,117 @@
       <c r="AC55" s="7">
         <v>0.0</v>
       </c>
       <c r="AD55" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE55" s="7">
         <v>0.0</v>
       </c>
       <c r="AF55" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="7">
         <v>79.0</v>
       </c>
       <c r="D56" s="7">
         <v>2.0</v>
       </c>
       <c r="E56" s="7">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="F56" s="7">
         <v>5.4</v>
       </c>
       <c r="G56" s="7">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="H56" s="7">
         <v>3.9</v>
       </c>
       <c r="I56" s="7">
         <v>80.2</v>
       </c>
       <c r="J56" s="7">
         <v>2.3</v>
       </c>
       <c r="K56" s="7">
         <v>76.5</v>
       </c>
       <c r="L56" s="7">
         <v>2.5</v>
       </c>
       <c r="M56" s="7">
         <v>78.7</v>
       </c>
       <c r="N56" s="7">
         <v>9.2</v>
       </c>
       <c r="O56" s="7">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="P56" s="7">
         <v>4.1</v>
       </c>
       <c r="Q56" s="7">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="R56" s="7">
         <v>3.6</v>
       </c>
       <c r="S56" s="7">
         <v>69.5</v>
       </c>
       <c r="T56" s="7">
         <v>5.5</v>
       </c>
       <c r="U56" s="7">
         <v>63.8</v>
       </c>
       <c r="V56" s="7">
         <v>8.8</v>
       </c>
       <c r="W56" s="7">
         <v>73.3</v>
       </c>
       <c r="X56" s="7">
         <v>3.9</v>
       </c>
       <c r="Y56" s="7">
         <v>68.8</v>
       </c>
       <c r="Z56" s="7">
         <v>10.8</v>
       </c>
       <c r="AA56" s="7">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="AB56" s="7">
         <v>5.7</v>
       </c>
       <c r="AC56" s="7">
         <v>51.1</v>
       </c>
       <c r="AD56" s="7">
         <v>5.2</v>
       </c>
       <c r="AE56" s="7">
         <v>73.0</v>
       </c>
       <c r="AF56" s="7">
         <v>1.2</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="7">
         <v>14.9</v>
       </c>
@@ -5795,69 +5795,69 @@
       <c r="AA61" s="7">
         <v>0.0</v>
       </c>
       <c r="AB61" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AC61" s="7">
         <v>0.0</v>
       </c>
       <c r="AD61" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE61" s="7">
         <v>0.0</v>
       </c>
       <c r="AF61" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:32">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="7">
-        <v>72.4</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="D62" s="7">
         <v>3.3</v>
       </c>
       <c r="E62" s="7">
         <v>77.0</v>
       </c>
       <c r="F62" s="7">
         <v>2.5</v>
       </c>
       <c r="G62" s="7">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="H62" s="7">
         <v>2.7</v>
       </c>
       <c r="I62" s="7">
-        <v>84.1</v>
+        <v>84.099999999999994</v>
       </c>
       <c r="J62" s="7">
         <v>1.7</v>
       </c>
       <c r="K62" s="7">
         <v>76.8</v>
       </c>
       <c r="L62" s="7">
         <v>1.5</v>
       </c>
       <c r="M62" s="7" t="s">
         <v>29</v>
       </c>
       <c r="N62" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="7">
         <v>84.2</v>
       </c>
       <c r="P62" s="7">
         <v>6.7</v>
       </c>
       <c r="Q62" s="7">
         <v>55.2</v>
       </c>
@@ -6373,117 +6373,117 @@
       <c r="AA67" s="7">
         <v>0.0</v>
       </c>
       <c r="AB67" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AC67" s="7">
         <v>0.0</v>
       </c>
       <c r="AD67" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE67" s="7">
         <v>0.0</v>
       </c>
       <c r="AF67" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:32">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C68" s="7">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="D68" s="7">
         <v>1.1</v>
       </c>
       <c r="E68" s="7">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="F68" s="7">
         <v>2.1</v>
       </c>
       <c r="G68" s="7">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="H68" s="7">
         <v>2.0</v>
       </c>
       <c r="I68" s="7">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="J68" s="7">
         <v>1.3</v>
       </c>
       <c r="K68" s="7">
         <v>76.8</v>
       </c>
       <c r="L68" s="7">
         <v>1.3</v>
       </c>
       <c r="M68" s="7">
         <v>73.7</v>
       </c>
       <c r="N68" s="7">
         <v>2.4</v>
       </c>
       <c r="O68" s="7">
         <v>73.3</v>
       </c>
       <c r="P68" s="7">
         <v>1.6</v>
       </c>
       <c r="Q68" s="7">
         <v>72.5</v>
       </c>
       <c r="R68" s="7">
         <v>1.7</v>
       </c>
       <c r="S68" s="7">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="T68" s="7">
         <v>1.9</v>
       </c>
       <c r="U68" s="7">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="V68" s="7">
         <v>2.9</v>
       </c>
       <c r="W68" s="7">
         <v>62.8</v>
       </c>
       <c r="X68" s="7">
         <v>3.2</v>
       </c>
       <c r="Y68" s="7">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="Z68" s="7">
         <v>1.6</v>
       </c>
       <c r="AA68" s="7">
         <v>67.5</v>
       </c>
       <c r="AB68" s="7">
         <v>1.4</v>
       </c>
       <c r="AC68" s="7">
         <v>64.0</v>
       </c>
       <c r="AD68" s="7">
         <v>1.7</v>
       </c>
       <c r="AE68" s="7">
         <v>72.0</v>
       </c>
       <c r="AF68" s="7">
         <v>0.5</v>
       </c>
     </row>
     <row r="69" spans="1:32">
       <c r="A69" s="5"/>
@@ -6860,51 +6860,51 @@
         <v>100.0</v>
       </c>
       <c r="AD72" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE72" s="7">
         <v>100.0</v>
       </c>
       <c r="AF72" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1198573/380322</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -6920,226 +6920,226 @@
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="3"/>
       <c r="Y73" s="3"/>
       <c r="Z73" s="3"/>
       <c r="AA73" s="3"/>
       <c r="AB73" s="3"/>
       <c r="AC73" s="3"/>
       <c r="AD73" s="3"/>
       <c r="AE73" s="3"/>
       <c r="AF73" s="3"/>
     </row>
     <row r="76" spans="1:32">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:32" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:32">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 200 m classes)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:32" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="82" spans="1:32">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of cases of damage</t>
+            <t xml:space="preserve">Anzahl Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #653</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:32" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:32">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:32" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:32" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:32" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>