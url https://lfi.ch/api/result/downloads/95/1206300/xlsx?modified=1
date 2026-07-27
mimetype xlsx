--- v0 (2026-01-09)
+++ v1 (2026-07-27)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>numero di processi di pericoli naturali (2022)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>nombre de types de dangers naturels (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun processo di pericolo</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>aucun danger naturel</t>
+  </si>
+  <si>
+    <t>un type de danger</t>
+  </si>
+  <si>
+    <t>deux types de danger</t>
+  </si>
+  <si>
+    <t>trois types de danger</t>
+  </si>
+  <si>
+    <t>quatre types de danger</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206300/388049</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di processi di pericoli naturali (2022)</t>
+      <t xml:space="preserve">nombre de types de dangers naturels (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2647</t>
     </r>
   </si>
   <si>
-    <t>Numero di processi di pericoli naturali che possono verificarsi contemporaneamente nei boschi di protezione definiti dai Cantoni in base ai criteri armonizzati di SilvaProtect-CH (2022). Si possono considerare i seguenti quattro processi di pericoli naturali: caduta massi, valanghe, colate di fango/smottamenti, processi idrologici nei torrenti. Fonte: dati GIS dell'UFAM, 2022</t>
+    <t>Nombre de types de dangers naturels pouvant se produire simultanément dans le périmètre de la forêt protectrice délimité par les cantons selon les critères harmonisés de SilvaProtect-CH (état 2022). Les quatre types de dangers naturels suivants sont pris en compte: les chutes de pierres ou de blocs, les avalanches, les coulées de boue/glissements de terrain, les processus liés aux cours d'eau. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="6">
         <v>100.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206300/388049</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di processi di pericoli naturali (2022)</t>
+            <t xml:space="preserve">nombre de types de dangers naturels (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2647</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>