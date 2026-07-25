--- v1 (2026-03-12)
+++ v2 (2026-07-25)
@@ -291,67 +291,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1243,51 +1243,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>