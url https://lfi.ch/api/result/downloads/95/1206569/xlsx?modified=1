--- v2 (2026-07-25)
+++ v3 (2026-09-10)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of vehicle tracks (soil disturbance)</t>
+  </si>
+  <si>
+    <t>track type (intensity of soil disturbance)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Spurtyp 1 (leichte Störung)</t>
-[...179 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>track type 1 (slight disturbance)</t>
+  </si>
+  <si>
+    <t>track type 2 (moderate disturbance)</t>
+  </si>
+  <si>
+    <t>track type 3 (severe disturbance)</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>area of vehicle tracks (soil disturbance) [394], ha
+Area with clearly visible traces on the forest floor from timber harvesting vehicles such as tractors, forwarders and harvesters.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 05.05.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>track type (intensity of soil disturbance) [BSTYP, 2404]
+Type of tracks of timber harvesting vehicles such as tractors, forwarders and harvesters on the forest floor – in three classes. For track type 3 (severe disturbance), it can be assumed that the soil fertility is significantly and permanently damaged (Lüscher et al. 2016). Reference: Field Survey (MID 954: Bodenschadentyp LIS)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:29:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, track type 1 (slight disturbance), track type 2 (moderate disturbance), track type 3 (severe disturbance), total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,888 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2.1</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>18</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>3.4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>13</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>31</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>37</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.0</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>6.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>32</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>16</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>35</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>65</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>100</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>4.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.5</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>33</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>33</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>45</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>3.7</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>14</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>6.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>22</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>0.8</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>34</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>0.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>100</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>12.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>