--- v0 (2026-03-12)
+++ v1 (2026-07-26)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Lage der Fahrzeugspuren</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+  </si>
+  <si>
+    <t>ubicazione delle tracce di veicoli</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Bestand</t>
-[...11 lines deleted...]
-    <t>Total</t>
+    <t>popolamento</t>
+  </si>
+  <si>
+    <t>sentiero di esbosco</t>
+  </si>
+  <si>
+    <t>pista di esbosco</t>
+  </si>
+  <si>
+    <t>sentiero di avvallamento</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206593/388342</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
+      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Fläche der deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden.</t>
+    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Lage der Fahrzeugspuren</t>
+      <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Lage der Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern in vier Klassen. Grundlage: Feldaufnahme (MID 955: Bodenschadenumgebung)</t>
+    <t>Ubicazione delle tracce di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali, in quattro classi. Fonte: rilievo sul terreno (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206593/388342</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
+            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lage der Fahrzeugspuren</t>
+            <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>