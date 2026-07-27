--- v0 (2026-07-26)
+++ v1 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Grösse der Bewirtschaftungseinheit</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>taille de l'unité de gestion</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,261 +172,261 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>≤3 ha</t>
   </si>
   <si>
     <t>4-10 ha</t>
   </si>
   <si>
     <t>11- 30 ha</t>
   </si>
   <si>
     <t>31-100 ha</t>
   </si>
   <si>
     <t>101-300 ha</t>
   </si>
   <si>
     <t>301-1000 ha</t>
   </si>
   <si>
     <t>1001-3000 ha</t>
   </si>
   <si>
     <t>&gt;3000 ha</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1207822/389571</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Grösse der Bewirtschaftungseinheit</t>
+      <t xml:space="preserve">taille de l'unité de gestion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #600</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, die demselben Management untersteht, in acht Klassen. Mehrere Waldbesitzer bilden dann eine Bewirtschaftseinheit («Betrieb»), wenn sie sich zur Bewirtschaftung ihrer Wälder permanent (und nicht nur für einen Holzschlag) zusammengeschlossen haben. Grundlage: Forstdienstbefragung (MID 410: Grösse der Bewirtschaftungseinheit)</t>
+    <t>Surface forestière gérée par un ou une même responsable (d'exploitation), en huit classes. Plusieurs propriétaires forment une unité de gestion («exploitation») s'ils se regroupent de manière permanente pour gérer leurs forêts (et pas uniquement pour la récolte des bois). Source: enquête auprès des services forestiers (MID 410: Grandeur de l'unité de gestion)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -778,51 +778,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2821,51 +2821,51 @@
         <v>100.0</v>
       </c>
       <c r="AY22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ22" s="6">
         <v>100.0</v>
       </c>
       <c r="BA22" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:53" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1207822/389571</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
@@ -2903,191 +2903,191 @@
       <c r="AQ23" s="3"/>
       <c r="AR23" s="3"/>
       <c r="AS23" s="3"/>
       <c r="AT23" s="3"/>
       <c r="AU23" s="3"/>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
       <c r="AX23" s="3"/>
       <c r="AY23" s="3"/>
       <c r="AZ23" s="3"/>
       <c r="BA23" s="3"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Grösse der Bewirtschaftungseinheit</t>
+            <t xml:space="preserve">taille de l'unité de gestion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #600</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:53" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>