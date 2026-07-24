--- v0 (2026-01-07)
+++ v1 (2026-07-24)
@@ -17,397 +17,397 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>tipo di bosco (3 classi) · stato della certificazione</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes) · certification</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>stato della certificazione</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes)</t>
+  </si>
+  <si>
+    <t>certification</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>certificazione non prevista</t>
-[...29 lines deleted...]
-    <t>arbusteti</t>
+    <t>pas de certification prévue</t>
+  </si>
+  <si>
+    <t>certification prévue</t>
+  </si>
+  <si>
+    <t>certification en cours</t>
+  </si>
+  <si>
+    <t>certification d'entreprise en vigueur</t>
+  </si>
+  <si>
+    <t>certification de groupe en vigueur</t>
+  </si>
+  <si>
+    <t>certification d'entreprise et de groupe en vigueur</t>
+  </si>
+  <si>
+    <t>certification expirée, pas de renouvellement</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt inaccessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1208921/390670</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">type de forêt (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stato della certificazione</t>
+      <t xml:space="preserve">certification</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #689</t>
     </r>
   </si>
   <si>
-    <t>Stato e tipo di certificazione. Fonte: inchiesta presso il servizio forestale (MID 319: Art der Zertifizierung)</t>
+    <t>Stade d'avancement et type de certification. Source: enquête auprès des services forestiers (MID 319: Type de certification)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2818,268 +2818,268 @@
         <v>100.0</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M57" s="6">
         <v>100.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:14" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1208921/390670</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">type de forêt (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stato della certificazione</t>
+            <t xml:space="preserve">certification</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #689</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:14" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:14" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:14" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>