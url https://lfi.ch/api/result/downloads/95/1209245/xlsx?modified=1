--- v0 (2026-01-07)
+++ v1 (2026-07-26)
@@ -14,430 +14,430 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface forestière</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>degré de recouvrement (photo aérienne, 5 classes) · étages de végétation NaiS (6 classes)</t>
+    <t>Deckungsgrad (Luftbild; 5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>degré de recouvrement (photo aérienne, 5 classes)</t>
+    <t>Deckungsgrad (Luftbild; 5 Klassen)</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montagnard inférieur et supérieur</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontagnard</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubrique et collinéen</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>0-20%</t>
   </si>
   <si>
     <t>21-40%</t>
   </si>
   <si>
     <t>41-60%</t>
   </si>
   <si>
     <t>61-80%</t>
   </si>
   <si>
     <t>&gt;80%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1209245/390994</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de recouvrement (photo aérienne, 5 classes)</t>
+      <t xml:space="preserve">Deckungsgrad (Luftbild; 5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1336</t>
     </r>
   </si>
   <si>
-    <t>Proportion de la surface du sol selon l'interprétation des photos aériennes qui est couverte par la cime des arbres, en cinq classes de 20%. La proportion est calculée à l'aide des 25 points de trame sur la surface d'interprétation (50 × 50 m). Source: interprétation des photos aériennes</t>
+    <t>Anteil der Bodenfläche gemäss Luftbildinterpretation, der von Baumkronen überschirmt ist, in fünf 20-Prozent-Klassen. Der Anteil wird mithilfe der 25 Rasterpunkte auf der Interpretationsfläche (50 × 50 m) berechnet. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,52 +789,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -6464,51 +6464,51 @@
         <v>193.6</v>
       </c>
       <c r="AD68" s="6">
         <v>2</v>
       </c>
       <c r="AE68" s="6">
         <v>1327.1</v>
       </c>
       <c r="AF68" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:32" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1209245/390994</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -6524,226 +6524,226 @@
       <c r="V69" s="3"/>
       <c r="W69" s="3"/>
       <c r="X69" s="3"/>
       <c r="Y69" s="3"/>
       <c r="Z69" s="3"/>
       <c r="AA69" s="3"/>
       <c r="AB69" s="3"/>
       <c r="AC69" s="3"/>
       <c r="AD69" s="3"/>
       <c r="AE69" s="3"/>
       <c r="AF69" s="3"/>
     </row>
     <row r="72" spans="1:32">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="75" spans="1:32">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de recouvrement (photo aérienne, 5 classes)</t>
+            <t xml:space="preserve">Deckungsgrad (Luftbild; 5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1336</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:32" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:32">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:32" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:32">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:32" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:32">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:32" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="87" spans="1:32">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:32" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>