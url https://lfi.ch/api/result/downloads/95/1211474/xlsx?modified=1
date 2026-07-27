--- v1 (2026-01-25)
+++ v2 (2026-07-27)
@@ -14,421 +14,421 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Schutzwald gegen Lawinen (2022) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...53 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...17 lines deleted...]
-    <t>ausserhalb</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1211474/393223</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -780,52 +780,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -4145,51 +4145,51 @@
         <v>33.8</v>
       </c>
       <c r="AD44" s="6">
         <v>4</v>
       </c>
       <c r="AE44" s="6">
         <v>32.4</v>
       </c>
       <c r="AF44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:32" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1211474/393223</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
@@ -4205,226 +4205,226 @@
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
       <c r="AF45" s="3"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:32" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:32" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:32">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:32" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:32" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:32" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:32">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:32" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>