--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>predominant tree class · development stage</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>vorherrschende Baumartengruppe · Entwicklungsstufe</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>development stage</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>vorherrschende Baumartengruppe</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>young growth/ thicket</t>
-[...23 lines deleted...]
-    <t>broadleaves</t>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1211890/393639</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">predominant tree class</t>
+      <t xml:space="preserve">vorherrschende Baumartengruppe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #566</t>
     </r>
   </si>
   <si>
-    <t>Tree species group (conifers or broadleaves) with the larger basal area. For the calculation, the standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) were taken into account. Reference: Field Survey (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Baumartengruppe (Nadelholz oder Laubholz) mit der grösseren Basalfläche. Für die Berechnung berücksichtigt wurden die stehenden lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">development stage</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2473,270 +2473,270 @@
         <v>100.0</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O44" s="6">
         <v>100.0</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1211890/393639</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">predominant tree class</t>
+            <t xml:space="preserve">vorherrschende Baumartengruppe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #566</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">development stage</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>