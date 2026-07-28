--- v0 (2026-01-07)
+++ v1 (2026-07-28)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes) · forêt sans la forêt buissonnante, forêt buissonnante</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Wald ohne Gebüschwald, Gebüschwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région biogéographique</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>forêt sans la forêt buissonnante, forêt buissonnante</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>forêt sans la forêt buissonnante</t>
-[...8 lines deleted...]
-    <t>subalpin supérieur</t>
+    <t>Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...8 lines deleted...]
-    <t>hyperinsubrique et collinéen</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1213199/394948</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
+      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
+    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2481,270 +2481,270 @@
         <v>100.0</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O44" s="6">
         <v>100.0</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1213199/394948</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
+            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>