--- v0 (2025-12-08)
+++ v1 (2026-05-16)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>tree age (in 40-year classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Baumalter (40-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>Wert nicht ermittelt</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=40 years</t>
-[...14 lines deleted...]
-    <t>total</t>
+    <t>=40 Jahre</t>
+  </si>
+  <si>
+    <t>41-80 Jahre</t>
+  </si>
+  <si>
+    <t>81-120 Jahre</t>
+  </si>
+  <si>
+    <t>121-160 Jahre</t>
+  </si>
+  <si>
+    <t>&gt;160 Jahre</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214509/396258</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree age (in 40-year classes)</t>
+      <t xml:space="preserve">Baumalter (40-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2171</t>
     </r>
   </si>
   <si>
-    <t>Estimated age of living trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in classes of 40 years. Reference: Field Survey (MID 826: Baumalter)</t>
+    <t>Geschätztes Alter der lebenden Bäume und Sträucher (stehend und liegend) ab 12 cm Brusthöhendurchmesser (BHD) in Klassen zu 40 Jahren. Grundlage: Feldaufnahme (MID 826: Baumalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1211,235 +1211,235 @@
         <v>100.0</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="7">
         <v>100.0</v>
       </c>
       <c r="O19" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214509/396258</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree age (in 40-year classes)</t>
+            <t xml:space="preserve">Baumalter (40-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2171</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>