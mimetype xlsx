--- v1 (2026-01-25)
+++ v2 (2026-06-14)
@@ -1,387 +1,387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of stumps</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Mio kg</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: million kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...57 lines deleted...]
-    <t>Mio kg</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1216897/398646</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">biomass of stumps</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">higher/lower altitude zone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -715,92 +715,92 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1386,51 +1386,51 @@
         <v>236</v>
       </c>
       <c r="AC16" s="6">
         <v>15</v>
       </c>
       <c r="AD16" s="6">
         <v>4740</v>
       </c>
       <c r="AE16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1216897/398646</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">biomass of stumps</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">higher/lower altitude zone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>