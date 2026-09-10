--- v2 (2026-06-14)
+++ v3 (2026-09-10)
@@ -12,449 +12,353 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...129 lines deleted...]
-    <t>million kg</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: Mio kg</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...176 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366]
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke [397], kg
+Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen [NAISHLTLKOMB, 2635]
+Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Tieflagen, Hochlagen, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -719,976 +623,1648 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE33"/>
+  <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:AE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11" customWidth="true" style="0"/>
+    <col min="19" max="19" width="7" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="7" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
+    <col min="25" max="25" width="7" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
+    <col min="29" max="29" width="7" customWidth="true" style="0"/>
+    <col min="30" max="30" width="8" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="5">
         <v>0</v>
       </c>
-      <c r="Q13" s="6" t="s">
+      <c r="Q13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>0</v>
       </c>
-      <c r="S13" s="6" t="s">
+      <c r="S13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="5">
         <v>0</v>
       </c>
-      <c r="U13" s="6" t="s">
+      <c r="U13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="5">
         <v>0</v>
       </c>
-      <c r="W13" s="6" t="s">
+      <c r="W13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>0</v>
       </c>
-      <c r="Y13" s="6" t="s">
+      <c r="Y13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="5">
         <v>0</v>
       </c>
-      <c r="AA13" s="6" t="s">
+      <c r="AA13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="5">
         <v>0</v>
       </c>
-      <c r="AC13" s="6" t="s">
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="5">
         <v>0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>402</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>10</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>153</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>12</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>148</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>16</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>331</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>10</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>437</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>54</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>36</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>355</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>17</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="5">
         <v>139</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>20</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>74</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="5">
         <v>32</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>11</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>39</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>69</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>27</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>24</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>26</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>19</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>29</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>100</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>20</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>2315</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>337</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>13</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>55</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>74</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>96</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>166</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>18</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>273</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>12</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>287</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>15</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>165</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>18</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>102</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>29</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>90</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>24</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>288</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>12</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>556</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>9</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>136</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>21</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>2424</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>738</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>7</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>154</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>12</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>161</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>15</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>334</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>10</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>443</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>220</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>16</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>628</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>11</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>426</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>12</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>240</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>16</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>113</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>27</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>159</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>18</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>312</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>11</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>576</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>9</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>236</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>15</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>4740</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE17" s="3"/>
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
-    <mergeCell ref="A20:AE20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:AE33"/>
+    <mergeCell ref="A18:AE18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:AE19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:AE20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:AE21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:AE22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:AE23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:AE24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:AE25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:AE26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:AE27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:AE28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:AE29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:AE30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:AE31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:AE32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:AE33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:AE34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:AE35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:AE36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:AE37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:AE38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:AE39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:AE40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>