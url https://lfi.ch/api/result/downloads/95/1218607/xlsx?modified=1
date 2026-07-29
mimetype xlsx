--- v0 (2026-07-29)
+++ v1 (2026-07-29)
@@ -14,415 +14,415 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>forêt de protection contre des avalanches (2022) · cause de l'exploitation forcée (caractéristique liée à la surface)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022) · reason for sanitary/salvage felling (forest area classifier)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>cause de l'exploitation forcée (caractéristique liée à la surface)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022)</t>
+  </si>
+  <si>
+    <t>reason for sanitary/salvage felling (forest area classifier)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>aucune exploitation forcée n'a eu lieu</t>
-[...11 lines deleted...]
-    <t>poids de la neige lourde</t>
+    <t>no sanitary/salvage felling</t>
+  </si>
+  <si>
+    <t>insects</t>
+  </si>
+  <si>
+    <t>fungi</t>
+  </si>
+  <si>
+    <t>wind</t>
+  </si>
+  <si>
+    <t>snow load</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
-    <t>lave torrentielle, glissement de terrain</t>
-[...14 lines deleted...]
-    <t>autres pertes de vitalité</t>
+    <t>debris flow, landslide</t>
+  </si>
+  <si>
+    <t>flood</t>
+  </si>
+  <si>
+    <t>forest fire</t>
+  </si>
+  <si>
+    <t>other causes</t>
+  </si>
+  <si>
+    <t>loss of vitality due to drought</t>
+  </si>
+  <si>
+    <t>other loss of vitality</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>à l'intérieur</t>
-[...2 lines deleted...]
-    <t>à l'extérieur</t>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1218607/400356</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+      <t xml:space="preserve">protective forest against avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause de l'exploitation forcée (caractéristique liée à la surface)</t>
+      <t xml:space="preserve">reason for sanitary/salvage felling (forest area classifier)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #762</t>
     </r>
   </si>
   <si>
-    <t>Cause prépondérante de l'exploitation forcée. Source: enquête auprès des services forestiers (MID 345: Cause de l'exploitation forcée)</t>
+    <t>Main reason for sanitary/salvage felling. Reference: Forest Service Survey (MID 345: Ursache der Zwangsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,52 +774,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="74.125" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3643,270 +3643,270 @@
         <v>158.8</v>
       </c>
       <c r="N68" s="6">
         <v>2</v>
       </c>
       <c r="O68" s="6">
         <v>1211.5</v>
       </c>
       <c r="P68" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1218607/400356</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+            <t xml:space="preserve">protective forest against avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause de l'exploitation forcée (caractéristique liée à la surface)</t>
+            <t xml:space="preserve">reason for sanitary/salvage felling (forest area classifier)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #762</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>