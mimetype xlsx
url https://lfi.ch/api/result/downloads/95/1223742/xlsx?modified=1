--- v1 (2026-01-08)
+++ v2 (2026-07-25)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (12 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>gleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1223742/405492</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (12 classi)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>193.6</v>
       </c>
       <c r="M26" s="6">
         <v>2</v>
       </c>
       <c r="N26" s="6">
         <v>1327.1</v>
       </c>
       <c r="O26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1223742/405492</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (12 classi)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>