--- v2 (2026-07-25)
+++ v3 (2026-09-10)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche</t>
   </si>
   <si>
     <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Wald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Schutzwaldregion</t>
   </si>
   <si>
     <t>Jura + Mittelland</t>
   </si>
   <si>
     <t>Nordalpen West</t>
   </si>
   <si>
     <t>Nordalpen Ost</t>
   </si>
   <si>
     <t>Alpen Südwest</t>
   </si>
   <si>
     <t>Alpen Südost</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
@@ -169,298 +113,258 @@
   <si>
     <t>Selve, Plantage</t>
   </si>
   <si>
     <t>Niederwald</t>
   </si>
   <si>
     <t>Mittelwald</t>
   </si>
   <si>
     <t>plenterartiger Hochwald</t>
   </si>
   <si>
     <t>ungleichförmiger Hochwald</t>
   </si>
   <si>
     <t>unvollständige Aufnahme</t>
   </si>
   <si>
     <t>gleichförmiger Hochwald</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Wald [484]
+Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Waldtyp (12 Klassen) [TYP30512, 898]
+Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:27:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, unzugänglicher Wald, Gebüschwald, dauernd nicht bestockte Waldfläche, Schneise, Böschung, dauernd aufgelöste Bestockung, Selve, Plantage, Niederwald, Mittelwald, plenterartiger Hochwald, ungleichförmiger Hochwald, unvollständige Aufnahme, gleichförmiger Hochwald, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -721,1122 +625,1404 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O43"/>
+  <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B28" sqref="B28:O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>45</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>7.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>22</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>8.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>20</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>6.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>23</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>4.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>28</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>17.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>14</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>46.4</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.4</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
         <v>7.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>23</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>11.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>17</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>8.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>21</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>24.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>12</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>17.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>14</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>69.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>12.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>17</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>5.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>26</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>4.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>30</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>4.3</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>29</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>30</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>44</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>31.3</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.2</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>41</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>50</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.3</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>0.3</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>1.4</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>50</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>5.6</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>11.7</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>17</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>10.0</v>
       </c>
-      <c r="E18" s="6">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="5">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
         <v>7.1</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>22</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>11.7</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>17</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>12.8</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>17</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>14.7</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>15</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>68.0</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.3</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="6">
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
         <v>0.3</v>
       </c>
-      <c r="E19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="6">
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="6">
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
         <v>0.4</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6">
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
         <v>0.0</v>
       </c>
-      <c r="K19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="6">
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
         <v>3.4</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>33</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>4.4</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>4.0</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>30</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>5.3</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>27</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>1.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>58</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>4.6</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>28</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>2.8</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>35</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>23.2</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>11</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>41.0</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>2.1</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>41</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>0.0</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6">
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5">
         <v>0.0</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="6">
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5">
         <v>0.7</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>71</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>0.3</v>
       </c>
-      <c r="K21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="6">
+      <c r="K21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="5">
         <v>7.8</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>21</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="5">
         <v>11.0</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>16.4</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>14</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>27.6</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>11</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>6.9</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>23</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>14.8</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>15</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>16.4</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>14</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>4.6</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>27</v>
       </c>
-      <c r="N22" s="6">
+      <c r="N22" s="5">
         <v>86.7</v>
       </c>
-      <c r="O22" s="6">
+      <c r="O22" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>47.3</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>8</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>32.3</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>10</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>19.3</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>13</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>20.1</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>13</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>19.6</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>13</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>26.8</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>11</v>
       </c>
-      <c r="N23" s="6">
-[...2 lines deleted...]
-      <c r="O23" s="6">
+      <c r="N23" s="5">
+        <v>165.19999999999999</v>
+      </c>
+      <c r="O23" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>0.0</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="6">
+      <c r="C24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="5">
         <v>0.0</v>
       </c>
-      <c r="E24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="6">
+      <c r="E24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="5">
         <v>0.0</v>
       </c>
-      <c r="G24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="6">
+      <c r="G24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="5">
         <v>0.0</v>
       </c>
-      <c r="I24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6">
+      <c r="I24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="5">
         <v>0.0</v>
       </c>
-      <c r="K24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L24" s="6">
+      <c r="K24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L24" s="5">
         <v>0.0</v>
       </c>
-      <c r="M24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="6">
+      <c r="M24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="5">
         <v>0.0</v>
       </c>
-      <c r="O24" s="6" t="s">
+      <c r="O24" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="6">
-[...2 lines deleted...]
-      <c r="C25" s="6">
+      <c r="B25" s="5">
+        <v>329.39999999999998</v>
+      </c>
+      <c r="C25" s="5">
         <v>2</v>
       </c>
-      <c r="D25" s="6">
-[...2 lines deleted...]
-      <c r="E25" s="6">
+      <c r="D25" s="5">
+        <v>128.90000000000001</v>
+      </c>
+      <c r="E25" s="5">
         <v>4</v>
       </c>
-      <c r="F25" s="6">
-[...2 lines deleted...]
-      <c r="G25" s="6">
+      <c r="F25" s="5">
+        <v>100.40000000000001</v>
+      </c>
+      <c r="G25" s="5">
         <v>5</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>66.3</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>7</v>
       </c>
-      <c r="J25" s="6">
-[...2 lines deleted...]
-      <c r="K25" s="6">
+      <c r="J25" s="5">
+        <v>96.59999999999999</v>
+      </c>
+      <c r="K25" s="5">
         <v>5</v>
       </c>
-      <c r="L25" s="6">
-[...2 lines deleted...]
-      <c r="M25" s="6">
+      <c r="L25" s="5">
+        <v>76.59999999999999</v>
+      </c>
+      <c r="M25" s="5">
         <v>5</v>
       </c>
-      <c r="N25" s="6">
-[...2 lines deleted...]
-      <c r="O25" s="6">
+      <c r="N25" s="5">
+        <v>798.29999999999995</v>
+      </c>
+      <c r="O25" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="6">
-[...2 lines deleted...]
-      <c r="C26" s="6">
+      <c r="B26" s="5">
+        <v>427.60000000000002</v>
+      </c>
+      <c r="C26" s="5">
         <v>1</v>
       </c>
-      <c r="D26" s="6">
-[...2 lines deleted...]
-      <c r="E26" s="6">
+      <c r="D26" s="5">
+        <v>225.40000000000001</v>
+      </c>
+      <c r="E26" s="5">
         <v>3</v>
       </c>
-      <c r="F26" s="6">
-[...2 lines deleted...]
-      <c r="G26" s="6">
+      <c r="F26" s="5">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="G26" s="5">
         <v>4</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>138.0</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>4</v>
       </c>
-      <c r="J26" s="6">
-[...2 lines deleted...]
-      <c r="K26" s="6">
+      <c r="J26" s="5">
+        <v>182.80000000000001</v>
+      </c>
+      <c r="K26" s="5">
         <v>4</v>
       </c>
-      <c r="L26" s="6">
-[...2 lines deleted...]
-      <c r="M26" s="6">
+      <c r="L26" s="5">
+        <v>193.59999999999999</v>
+      </c>
+      <c r="M26" s="5">
         <v>2</v>
       </c>
-      <c r="N26" s="6">
-[...2 lines deleted...]
-      <c r="O26" s="6">
+      <c r="N26" s="5">
+        <v>1327.099999999999909</v>
+      </c>
+      <c r="O26" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A27" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O27" s="3"/>
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15">
-      <c r="A42" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A27:O27"/>
-    <mergeCell ref="A30:O30"/>
-[...8 lines deleted...]
-    <mergeCell ref="A43:O43"/>
+    <mergeCell ref="A28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B50:O50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>