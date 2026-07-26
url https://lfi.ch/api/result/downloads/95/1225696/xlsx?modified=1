--- v0 (2026-01-07)
+++ v1 (2026-07-26)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>déclivité (classes de 20%)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Neigung (20%-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région biogéographique</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=20%</t>
-[...11 lines deleted...]
-    <t>81-100%</t>
+    <t>bis 20 %</t>
+  </si>
+  <si>
+    <t>21-40 %</t>
+  </si>
+  <si>
+    <t>41-60 %</t>
+  </si>
+  <si>
+    <t>61-80 %</t>
+  </si>
+  <si>
+    <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1225696/407446</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">déclivité (classes de 20%)</t>
+      <t xml:space="preserve">Neigung (20%-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Inclinaison de la pente en classes de 20%. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -382,66 +382,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -876,620 +873,620 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>29.2</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>2.0</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>60.6</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>1.8</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>8.7</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>0.9</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>3.3</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>1.0</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>5.6</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>1.1</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>2.5</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>0.7</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>21.2</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>36.0</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>2.1</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>28.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>1.6</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>23.5</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>1.4</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>10.7</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>1.8</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>17.6</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>1.8</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>13.5</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>1.6</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>23.1</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>24.1</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>1.8</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>9.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>1.1</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>29.4</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>1.5</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>34.5</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>2.7</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>33.8</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>2.2</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>28.3</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>2.1</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>25.2</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>8.5</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>1.2</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>1.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>0.5</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>25.0</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>1.4</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>32.9</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>2.7</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>28.4</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>2.1</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>28.9</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>2.1</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>19.1</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>1.8</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>0.6</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>0.4</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>0.2</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>9.4</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>0.9</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>14.1</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>2.0</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>10.1</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>1.4</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>17.4</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>1.8</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>7.9</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>0.4</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>0.3</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>0.0</v>
       </c>
-      <c r="E19" s="7" t="s">
+      <c r="E19" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>4.0</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>0.6</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>4.5</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>1.2</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>4.5</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>1.0</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>9.4</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>1.4</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>3.4</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>100.0</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="C20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>100.0</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="E20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>100.0</v>
       </c>
-      <c r="G20" s="7" t="s">
+      <c r="G20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>100.0</v>
       </c>
-      <c r="I20" s="7" t="s">
+      <c r="I20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>100.0</v>
       </c>
-      <c r="K20" s="7" t="s">
+      <c r="K20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>100.0</v>
       </c>
-      <c r="M20" s="7" t="s">
+      <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N20" s="7">
+      <c r="N20" s="6">
         <v>100.0</v>
       </c>
-      <c r="O20" s="7" t="s">
+      <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1225696/407446</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">déclivité (classes de 20%)</t>
+            <t xml:space="preserve">Neigung (20%-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>