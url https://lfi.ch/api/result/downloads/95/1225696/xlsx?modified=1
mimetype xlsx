--- v1 (2026-07-26)
+++ v2 (2026-09-29)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche</t>
   </si>
   <si>
     <t>Neigung (20%-Klassen)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Alpennordflanke</t>
   </si>
   <si>
     <t>Westliche Zentralalpen</t>
   </si>
   <si>
     <t>Östliche Zentralalpen</t>
   </si>
   <si>
     <t>Alpensüdflanke</t>
   </si>
@@ -151,298 +95,264 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>bis 20 %</t>
   </si>
   <si>
     <t>21-40 %</t>
   </si>
   <si>
     <t>41-60 %</t>
   </si>
   <si>
     <t>61-80 %</t>
   </si>
   <si>
     <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Neigung (20%-Klassen) [SLOPE25KLA20, 1083]
+Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 03:58:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, bis 20 %, 21-40 %, 41-60 %, 61-80 %, 81-100 %, &gt;100%, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +613,1192 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>29.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.0</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>60.6</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.8</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>8.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.9</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>3.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.0</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>5.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>2.5</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.7</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>21.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>36.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2.1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>28.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.6</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>23.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>17.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>13.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>23.1</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>24.1</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.8</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>9.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>1.1</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>29.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>34.5</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>2.7</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>33.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>2.2</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>28.3</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2.1</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>25.2</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>8.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>1.2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1.5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>25.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>1.4</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>32.9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2.7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>28.4</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>2.1</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>28.9</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>2.1</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>19.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>1.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.6</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.2</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>9.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.9</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>14.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>2.0</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>10.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>1.4</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>17.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>1.8</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>7.9</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.4</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>0.3</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>4.0</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>0.6</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>4.5</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>1.2</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>4.5</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>1.0</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>9.4</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>1.4</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>3.4</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>100.0</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>