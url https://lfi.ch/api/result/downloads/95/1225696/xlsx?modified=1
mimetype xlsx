--- v2 (2026-09-29)
+++ v3 (2026-09-30)
@@ -14,236 +14,236 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>slope (in 20% classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bis 20 %</t>
+    <t>to 20%</t>
   </si>
   <si>
     <t>21-40 %</t>
   </si>
   <si>
     <t>41-60 %</t>
   </si>
   <si>
     <t>61-80 %</t>
   </si>
   <si>
     <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Neigung (20%-Klassen) [SLOPE25KLA20, 1083]
-Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
+    <t>slope (in 20% classes) [SLOPE25KLA20, 1083]
+Slope in classes of 20%. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 03:58:28</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, bis 20 %, 21-40 %, 41-60 %, 61-80 %, 81-100 %, &gt;100%, Total</t>
+    <t>n/a, to 20%, 21-40 %, 41-60 %, 61-80 %, 81-100 %, &gt;100%, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -625,65 +625,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="7" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
-    <col min="14" max="14" width="6" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>