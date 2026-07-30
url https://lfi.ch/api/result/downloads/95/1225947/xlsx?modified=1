--- v0 (2026-01-07)
+++ v1 (2026-07-30)
@@ -17,374 +17,374 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>exposition (5 classes)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>esposizione (5 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">: bosco accessibile</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>indeterminée</t>
+    <t>indeterminata</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1225947/407697</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exposition (5 classes)</t>
+      <t xml:space="preserve">esposizione (5 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1033</t>
     </r>
   </si>
   <si>
-    <t>Exposition selon les cinq classes suivantes: nord, est, sud, ouest et indéterminée. «Indéterminée» signifie que la pente est ≤10%. Source: relevé de terrain (MID 191: Azimut der Exposition)</t>
+    <t>Esposizione secondo le seguenti cinque classi: nord, est, sud, ovest e indeterminata. «Indeterminata» significa che la superficie ha una pendenza ≤10%. Fonte: rilievo sul terreno (MID 191: Azimut der Exposition)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">bosco accessibile</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1680,51 +1680,51 @@
         <v>100.0</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD19" s="6">
         <v>100.0</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:31" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1225947/407697</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -1740,191 +1740,191 @@
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exposition (5 classes)</t>
+            <t xml:space="preserve">esposizione (5 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1033</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">bosco accessibile</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>