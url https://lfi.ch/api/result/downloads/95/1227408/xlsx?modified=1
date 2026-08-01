--- v0 (2026-01-10)
+++ v1 (2026-08-01)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>forest area</t>
   </si>
   <si>
-    <t>structural diversity of the stand</t>
+    <t>habitat quality of the stand (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -124,79 +124,211 @@
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Northern Alps</t>
   </si>
   <si>
     <t>Western Central-Alps</t>
   </si>
   <si>
     <t>Eastern Central-Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>low</t>
   </si>
   <si>
+    <t>10.4 … 16.2</t>
+  </si>
+  <si>
+    <t>11.9 … 14.7</t>
+  </si>
+  <si>
+    <t>11.1 … 15.9</t>
+  </si>
+  <si>
+    <t>12.3 … 14.7</t>
+  </si>
+  <si>
+    <t>7.7 … 11.5</t>
+  </si>
+  <si>
+    <t>8.7 … 10.6</t>
+  </si>
+  <si>
+    <t>8.6 … 16.1</t>
+  </si>
+  <si>
+    <t>10.4 … 14.2</t>
+  </si>
+  <si>
+    <t>8.1 … 14.0</t>
+  </si>
+  <si>
+    <t>9.6 … 12.5</t>
+  </si>
+  <si>
+    <t>20.9 … 28.9</t>
+  </si>
+  <si>
+    <t>22.9 … 26.9</t>
+  </si>
+  <si>
+    <t>12.4 … 14.7</t>
+  </si>
+  <si>
+    <t>13 … 14.1</t>
+  </si>
+  <si>
     <t>medium</t>
   </si>
   <si>
+    <t>42 … 50.5</t>
+  </si>
+  <si>
+    <t>44.1 … 48.3</t>
+  </si>
+  <si>
+    <t>38.7 … 45.8</t>
+  </si>
+  <si>
+    <t>40.5 … 44.0</t>
+  </si>
+  <si>
+    <t>40.4 … 46.9</t>
+  </si>
+  <si>
+    <t>42 … 45.3</t>
+  </si>
+  <si>
+    <t>38.1 … 49.5</t>
+  </si>
+  <si>
+    <t>41 … 46.7</t>
+  </si>
+  <si>
+    <t>40.8 … 50.3</t>
+  </si>
+  <si>
+    <t>43.2 … 47.9</t>
+  </si>
+  <si>
+    <t>42.9 … 52.1</t>
+  </si>
+  <si>
+    <t>45.2 … 49.8</t>
+  </si>
+  <si>
+    <t>42.9 … 46.2</t>
+  </si>
+  <si>
+    <t>43.7 … 45.4</t>
+  </si>
+  <si>
     <t>high</t>
+  </si>
+  <si>
+    <t>36.3 … 44.6</t>
+  </si>
+  <si>
+    <t>38.4 … 42.6</t>
+  </si>
+  <si>
+    <t>40.8 … 47.6</t>
+  </si>
+  <si>
+    <t>42.5 … 45.9</t>
+  </si>
+  <si>
+    <t>43.5 … 50.0</t>
+  </si>
+  <si>
+    <t>45.1 … 48.4</t>
+  </si>
+  <si>
+    <t>38.7 … 48.1</t>
+  </si>
+  <si>
+    <t>41 … 45.7</t>
+  </si>
+  <si>
+    <t>23.4 … 31.8</t>
+  </si>
+  <si>
+    <t>25.5 … 29.7</t>
+  </si>
+  <si>
+    <t>40.3 … 43.6</t>
+  </si>
+  <si>
+    <t>41.1 … 42.7</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227408/409158</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -207,51 +339,51 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
     <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">structural diversity of the stand</t>
+      <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
     <t>Value of the forest stand as a habitat – in three classes, derived from the attributes: development stage, crown closure, stand structure, proportion of old timber, degree of damage to the stand, presence of forest or stand edge, occurrence and type of gaps in the stand, degree of cover of the herb layer, degree of cover of berry bushes as well as the occurrence of stumps, lying deadwood, snags and piles of branches. Reference: Field Survey (various attributes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -294,67 +426,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
     <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -698,695 +830,1395 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:AQ34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
+    <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:43">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:43">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4"/>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+      <c r="AL10" s="4"/>
+      <c r="AM10" s="4"/>
+      <c r="AN10" s="4"/>
+      <c r="AO10" s="4"/>
+      <c r="AP10" s="4"/>
+      <c r="AQ10" s="4"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+      <c r="AI11" s="4"/>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+      <c r="AL11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:15">
+      <c r="AM11" s="4"/>
+      <c r="AN11" s="4"/>
+      <c r="AO11" s="4"/>
+      <c r="AP11" s="4"/>
+      <c r="AQ11" s="4"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="U12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AF12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AL12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ12" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15">
+        <v>23</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B14" s="6">
         <v>13.3</v>
       </c>
       <c r="C14" s="6">
         <v>1.5</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="6">
+        <v>16.2</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="6">
+        <v>14.7</v>
+      </c>
+      <c r="H14" s="6">
         <v>13.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>1.2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="6">
+        <v>15.9</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="6">
+        <v>14.7</v>
+      </c>
+      <c r="N14" s="6">
         <v>9.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>1.0</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>11.5</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S14" s="6">
+        <v>10.6</v>
+      </c>
+      <c r="T14" s="6">
         <v>12.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>1.9</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="W14" s="6">
+        <v>16.1</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>14.2</v>
+      </c>
+      <c r="Z14" s="6">
         <v>11.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>1.5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>14.0</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>12.5</v>
+      </c>
+      <c r="AF14" s="6">
         <v>24.9</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>2.0</v>
       </c>
-      <c r="N14" s="6">
+      <c r="AH14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>28.9</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>26.9</v>
+      </c>
+      <c r="AL14" s="6">
         <v>13.5</v>
       </c>
-      <c r="O14" s="6">
+      <c r="AM14" s="6">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="AN14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>14.7</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B15" s="6">
         <v>46.2</v>
       </c>
       <c r="C15" s="6">
         <v>2.2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="6">
+        <v>50.5</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="6">
+        <v>48.3</v>
+      </c>
+      <c r="H15" s="6">
         <v>42.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>1.8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="6">
+        <v>45.8</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="6">
+        <v>44.0</v>
+      </c>
+      <c r="N15" s="6">
         <v>43.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>1.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>46.9</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="S15" s="6">
+        <v>45.3</v>
+      </c>
+      <c r="T15" s="6">
         <v>43.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>2.9</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="W15" s="6">
+        <v>49.5</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>46.7</v>
+      </c>
+      <c r="Z15" s="6">
         <v>45.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>2.4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>50.3</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>47.9</v>
+      </c>
+      <c r="AF15" s="6">
         <v>47.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>2.4</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>52.1</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>49.8</v>
+      </c>
+      <c r="AL15" s="6">
         <v>44.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="AN15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>46.2</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" s="5" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="B16" s="6">
         <v>40.5</v>
       </c>
       <c r="C16" s="6">
         <v>2.1</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="6">
+        <v>44.6</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="6">
+        <v>42.6</v>
+      </c>
+      <c r="H16" s="6">
         <v>44.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="I16" s="6">
         <v>1.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16" s="6">
+        <v>47.6</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" s="6">
+        <v>45.9</v>
+      </c>
+      <c r="N16" s="6">
         <v>46.8</v>
       </c>
-      <c r="G16" s="6">
+      <c r="O16" s="6">
         <v>1.7</v>
       </c>
-      <c r="H16" s="6">
+      <c r="P16" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S16" s="6">
+        <v>48.4</v>
+      </c>
+      <c r="T16" s="6">
         <v>43.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="U16" s="6">
         <v>2.9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="V16" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="W16" s="6">
+        <v>49.5</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>46.7</v>
+      </c>
+      <c r="Z16" s="6">
         <v>43.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>2.4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>48.1</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="AF16" s="6">
         <v>27.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>2.1</v>
       </c>
-      <c r="N16" s="6">
+      <c r="AH16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>31.8</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>29.7</v>
+      </c>
+      <c r="AL16" s="6">
         <v>41.9</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="AN16" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>43.6</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>42.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="B17" s="6">
         <v>100.0</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H17" s="6">
         <v>100.0</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="M17" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:15" customHeight="1" ht="21.75">
+        <v>23</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="T17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AM17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227408/409158</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
+      <c r="AA18" s="3"/>
+      <c r="AB18" s="3"/>
+      <c r="AC18" s="3"/>
+      <c r="AD18" s="3"/>
+      <c r="AE18" s="3"/>
+      <c r="AF18" s="3"/>
+      <c r="AG18" s="3"/>
+      <c r="AH18" s="3"/>
+      <c r="AI18" s="3"/>
+      <c r="AJ18" s="3"/>
+      <c r="AK18" s="3"/>
+      <c r="AL18" s="3"/>
+      <c r="AM18" s="3"/>
+      <c r="AN18" s="3"/>
+      <c r="AO18" s="3"/>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:15" customHeight="1" ht="29">
+    <row r="22" spans="1:43" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:15">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">structural diversity of the stand</t>
+            <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:15" customHeight="1" ht="29">
+    <row r="25" spans="1:43" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:15">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:15" customHeight="1" ht="29">
+    <row r="28" spans="1:43" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:15" customHeight="1" ht="29">
+    <row r="31" spans="1:43" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:15">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:15" customHeight="1" ht="29">
+    <row r="34" spans="1:43" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:O1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A3:AQ3"/>
+    <mergeCell ref="A4:AQ4"/>
+    <mergeCell ref="A5:AQ5"/>
+    <mergeCell ref="A6:AQ6"/>
+    <mergeCell ref="A7:AQ7"/>
+    <mergeCell ref="A8:AQ8"/>
+    <mergeCell ref="B10:AQ10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="A18:AQ18"/>
+    <mergeCell ref="A21:AQ21"/>
+    <mergeCell ref="A22:AQ22"/>
+    <mergeCell ref="A24:AQ24"/>
+    <mergeCell ref="A25:AQ25"/>
+    <mergeCell ref="A27:AQ27"/>
+    <mergeCell ref="A28:AQ28"/>
+    <mergeCell ref="A30:AQ30"/>
+    <mergeCell ref="A31:AQ31"/>
+    <mergeCell ref="A33:AQ33"/>
+    <mergeCell ref="A34:AQ34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>