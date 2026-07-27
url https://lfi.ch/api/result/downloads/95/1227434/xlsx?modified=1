--- v1 (2026-01-11)
+++ v2 (2026-07-27)
@@ -17,403 +17,403 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>tipo di bosco (3 classi) · dimensione dell'unità di gestione</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes) · taille de l'unité de gestion</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>dimensione dell'unità di gestione</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes)</t>
+  </si>
+  <si>
+    <t>taille de l'unité de gestion</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>≤3 ha</t>
   </si>
   <si>
     <t>4-10 ha</t>
   </si>
   <si>
-    <t>11-30 ha</t>
+    <t>11- 30 ha</t>
   </si>
   <si>
     <t>31-100 ha</t>
   </si>
   <si>
     <t>101-300 ha</t>
   </si>
   <si>
     <t>301-1000 ha</t>
   </si>
   <si>
     <t>1001-3000 ha</t>
   </si>
   <si>
     <t>&gt;3000 ha</t>
   </si>
   <si>
-    <t>totale</t>
-[...8 lines deleted...]
-    <t>arbusteti</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt inaccessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227434/409184</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">type de forêt (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dimensione dell'unità di gestione</t>
+      <t xml:space="preserve">taille de l'unité de gestion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #600</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale soggetta alla stessa gestione, suddivisa in otto classi. Più proprietari di bosco formano un'unità di gestione («azienda») se hanno unito le forze in modo duraturo per gestire i loro boschi (e non solo per un singolo intervento). Fonte: inchiesta presso il servizio forestale (MID 410: Grösse der Bewirtschaftungseinheit)</t>
+    <t>Surface forestière gérée par un ou une même responsable (d'exploitation), en huit classes. Plusieurs propriétaires forment une unité de gestion («exploitation») s'ils se regroupent de manière permanente pour gérer leurs forêts (et pas uniquement pour la récolte des bois). Source: enquête auprès des services forestiers (MID 410: Grandeur de l'unité de gestion)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3348,270 +3348,270 @@
         <v>100.0</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O62" s="6">
         <v>100.0</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="21.75">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227434/409184</t>
           </r>
         </is>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
       <c r="P63" s="3"/>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">type de forêt (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="29">
       <c r="A70" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dimensione dell'unità di gestione</t>
+            <t xml:space="preserve">taille de l'unité de gestion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #600</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>