--- v0 (2026-01-08)
+++ v1 (2026-07-30)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Wald ohne Gebüschwald, Gebüschwald</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco esclusi gli arbusteti, arbusteto</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Wald ohne Gebüschwald</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>bosco senza arbusteto</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1228876/410626</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+      <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
+    <t>Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>100.0</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ16" s="6">
         <v>100.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1228876/410626</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+            <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>