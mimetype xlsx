--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>specie arborea predominante · stadio di sviluppo</t>
+    <t>essence dominante · stade de développement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,326 +172,326 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>specie arborea predominante</t>
+    <t>essence dominante</t>
   </si>
   <si>
-    <t>stadio di sviluppo</t>
+    <t>stade de développement</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>novelleto/spessina</t>
+    <t>recrû/fourré</t>
   </si>
   <si>
-    <t>perticaia</t>
+    <t>perchis</t>
   </si>
   <si>
-    <t>fustaia giovane</t>
+    <t>jeune futaie</t>
   </si>
   <si>
-    <t>fustaia adulta</t>
+    <t>futaie moyenne</t>
   </si>
   <si>
-    <t>fustaia matura</t>
+    <t>vieille futaie</t>
   </si>
   <si>
-    <t>misto</t>
+    <t>mélangé</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1235580/417330</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea predominante</t>
+      <t xml:space="preserve">essence dominante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #564</t>
     </r>
   </si>
   <si>
-    <t>Specie arborea principale con l'area basimetrica più grande. Per calcolarla vengono presi in considerazione gli alberi e gli arbusti vivi in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Fonte: rilievo sul terreno (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Essence principale qui présente la plus grande surface terrière. Les arbres et arbustes vifs sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP) ont été pris en compte pour le calcul. Source: relevé de terrain (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stadio di sviluppo</t>
+      <t xml:space="preserve">stade de développement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
+    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -843,52 +843,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -19454,51 +19454,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ124" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA124" s="6">
         <v>100.0</v>
       </c>
       <c r="BB124" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:54" customHeight="1" ht="21.75">
       <c r="A125" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1235580/417330</t>
           </r>
         </is>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3"/>
       <c r="K125" s="3"/>
       <c r="L125" s="3"/>
@@ -19536,226 +19536,226 @@
       <c r="AR125" s="3"/>
       <c r="AS125" s="3"/>
       <c r="AT125" s="3"/>
       <c r="AU125" s="3"/>
       <c r="AV125" s="3"/>
       <c r="AW125" s="3"/>
       <c r="AX125" s="3"/>
       <c r="AY125" s="3"/>
       <c r="AZ125" s="3"/>
       <c r="BA125" s="3"/>
       <c r="BB125" s="3"/>
     </row>
     <row r="128" spans="1:54">
       <c r="A128" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="129" spans="1:54" customHeight="1" ht="29">
       <c r="A129" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="131" spans="1:54">
       <c r="A131" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea predominante</t>
+            <t xml:space="preserve">essence dominante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #564</t>
           </r>
         </is>
       </c>
     </row>
     <row r="132" spans="1:54" customHeight="1" ht="29">
       <c r="A132" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="134" spans="1:54">
       <c r="A134" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stadio di sviluppo</t>
+            <t xml:space="preserve">stade de développement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="135" spans="1:54" customHeight="1" ht="29">
       <c r="A135" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="137" spans="1:54">
       <c r="A137" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="138" spans="1:54" customHeight="1" ht="29">
       <c r="A138" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:54">
       <c r="A140" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="141" spans="1:54" customHeight="1" ht="29">
       <c r="A141" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:54">
       <c r="A143" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="144" spans="1:54" customHeight="1" ht="29">
       <c r="A144" s="1" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>