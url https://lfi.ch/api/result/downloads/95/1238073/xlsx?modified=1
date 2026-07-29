--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>degree of regeneration cover (7 classes) · stand stability</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>degré de recouvrement de la régénération (7 classes) · stabilité du peuplement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>stand stability</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>degré de recouvrement de la régénération (7 classes)</t>
+  </si>
+  <si>
+    <t>stabilité du peuplement</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critical</t>
-[...2 lines deleted...]
-    <t>reduced</t>
+    <t>critique</t>
+  </si>
+  <si>
+    <t>amoindrie</t>
   </si>
   <si>
     <t>stable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>&lt; 1%</t>
-[...17 lines deleted...]
-    <t>76-100%</t>
+    <t>&lt;1%</t>
+  </si>
+  <si>
+    <t>1 à 4%</t>
+  </si>
+  <si>
+    <t>5 à 9%</t>
+  </si>
+  <si>
+    <t>10 à 25%</t>
+  </si>
+  <si>
+    <t>26 à 50%</t>
+  </si>
+  <si>
+    <t>51 à 100%</t>
+  </si>
+  <si>
+    <t>76 à 100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1238073/419823</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of regeneration cover (7 classes)</t>
+      <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #930</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the area covered by regeneration, i.e. broadleaves and conifers ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) - in seven classes. The variable has been in use since NFI3 (2004-2006). For comparisons going back to NFI2 (1993-1995), the variable «degree of regeneration cover (6 classes)» can be used. Reference: Field Survey (MID 270: Verjüngungs-Deckungsgrad)</t>
+    <t>Proportion de la surface couverte par la régénération, c'est-à-dire par des feuillus et des résineux à partir de 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm, répartie en sept classes. Cette variable est disponible à partir de l'IFN3 (2004-2006). Pour les comparaisons qui doivent remonter à l'IFN2 (1993-1995), la variable «Degré de recouvrement de la régénération (6 classes)» peut être utilisée. Source: relevé de terrain (MID 270: Verjüngungs-Deckungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand stability</t>
+      <t xml:space="preserve">stabilité du peuplement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Mechanical resistence of a stand to abiotic and biotic stresses within the next 10 to 20 years – in three classes. Reference: Field Survey (MID 310: Gesamtstabilität)</t>
+    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2826,268 +2826,268 @@
         <v>100.0</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M57" s="6">
         <v>100.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:14" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1238073/419823</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of regeneration cover (7 classes)</t>
+            <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #930</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand stability</t>
+            <t xml:space="preserve">stabilité du peuplement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:14" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:14" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:14" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>