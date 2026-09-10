--- v0 (2026-03-12)
+++ v1 (2026-09-10)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Biomasse der Stöcke</t>
   </si>
   <si>
     <t>Eigentum (2 Klassen)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Mio kg</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Alpennordflanke</t>
   </si>
   <si>
     <t>Westliche Zentralalpen</t>
   </si>
   <si>
     <t>Östliche Zentralalpen</t>
   </si>
   <si>
     <t>Alpensüdflanke</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>öffentlich</t>
   </si>
   <si>
     <t>privat</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke [397], kg
+Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen) [EIGENKAT, 94]
+Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:34:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, öffentlich, privat, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,956 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>745</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>596</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>827</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>247</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>13</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>540</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>199</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>15</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>3154</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>185</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>16</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>512</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>889</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>10</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>45</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>24</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>78</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>21</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>65</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>28</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>1774</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>930</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1108</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>5</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1716</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>292</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>11</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>618</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>264</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>13</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>4927</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>