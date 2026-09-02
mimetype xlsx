--- v0 (2026-01-25)
+++ v1 (2026-09-02)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa delle ceppaie</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245238/426988</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="6">
         <v>100.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245238/426988</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>