--- v1 (2026-01-25)
+++ v2 (2026-07-06)
@@ -17,362 +17,362 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa delle ceppaie</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245254/427004</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>100.0</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="6">
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245254/427004</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>