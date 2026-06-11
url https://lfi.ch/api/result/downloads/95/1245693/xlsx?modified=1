--- v0 (2026-02-11)
+++ v1 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>indice della densità del popolamento (SDI)</t>
   </si>
   <si>
     <t>fasce vegetazionali NaiS (10 classi)</t>
   </si>
   <si>
@@ -361,51 +361,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -739,92 +739,92 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1183,449 +1183,449 @@
       <c r="P14" s="6">
         <v>0.0</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R14" s="6">
         <v>0.0</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="T14" s="6">
         <v>0.0</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="V14" s="6">
         <v>0.0</v>
       </c>
       <c r="W14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X14" s="6">
-        <v>493.7</v>
+        <v>493.69999999999999</v>
       </c>
       <c r="Y14" s="6">
         <v>9</v>
       </c>
       <c r="Z14" s="6">
-        <v>519.9</v>
+        <v>519.89999999999998</v>
       </c>
       <c r="AA14" s="6">
         <v>7</v>
       </c>
       <c r="AB14" s="6">
-        <v>550.6</v>
+        <v>550.60000000000002</v>
       </c>
       <c r="AC14" s="6">
         <v>10</v>
       </c>
       <c r="AD14" s="6">
-        <v>513.1</v>
+        <v>513.10000000000002</v>
       </c>
       <c r="AE14" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>0.0</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="6">
         <v>0.0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="6">
         <v>738.0</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="6">
         <v>0.0</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="6">
         <v>0.0</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="6">
-        <v>538.9</v>
+        <v>538.89999999999998</v>
       </c>
       <c r="M15" s="6">
         <v>21</v>
       </c>
       <c r="N15" s="6">
-        <v>704.3</v>
+        <v>704.29999999999995</v>
       </c>
       <c r="O15" s="6">
         <v>17</v>
       </c>
       <c r="P15" s="6">
-        <v>418.4</v>
+        <v>418.39999999999998</v>
       </c>
       <c r="Q15" s="6">
         <v>13</v>
       </c>
       <c r="R15" s="6">
-        <v>607.6</v>
+        <v>607.60000000000002</v>
       </c>
       <c r="S15" s="6">
         <v>12</v>
       </c>
       <c r="T15" s="6">
-        <v>680.1</v>
+        <v>680.10000000000002</v>
       </c>
       <c r="U15" s="6">
         <v>13</v>
       </c>
       <c r="V15" s="6">
         <v>676.5</v>
       </c>
       <c r="W15" s="6">
         <v>25</v>
       </c>
       <c r="X15" s="6">
-        <v>620.6</v>
+        <v>620.60000000000002</v>
       </c>
       <c r="Y15" s="6">
         <v>8</v>
       </c>
       <c r="Z15" s="6">
-        <v>630.8</v>
+        <v>630.79999999999995</v>
       </c>
       <c r="AA15" s="6">
         <v>6</v>
       </c>
       <c r="AB15" s="6">
-        <v>595.2</v>
+        <v>595.20000000000005</v>
       </c>
       <c r="AC15" s="6">
         <v>8</v>
       </c>
       <c r="AD15" s="6">
-        <v>625.2</v>
+        <v>625.20000000000005</v>
       </c>
       <c r="AE15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6">
-        <v>386.8</v>
+        <v>386.80000000000001</v>
       </c>
       <c r="C16" s="6">
         <v>30</v>
       </c>
       <c r="D16" s="6">
         <v>0.0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="6">
-        <v>399.9</v>
+        <v>399.89999999999998</v>
       </c>
       <c r="G16" s="6">
         <v>28</v>
       </c>
       <c r="H16" s="6">
         <v>0.0</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="6">
         <v>0.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="L16" s="6">
-        <v>754.1</v>
+        <v>754.10000000000002</v>
       </c>
       <c r="M16" s="6">
         <v>15</v>
       </c>
       <c r="N16" s="6">
-        <v>621.1</v>
+        <v>621.10000000000002</v>
       </c>
       <c r="O16" s="6">
         <v>12</v>
       </c>
       <c r="P16" s="6">
-        <v>487.1</v>
+        <v>487.10000000000002</v>
       </c>
       <c r="Q16" s="6">
         <v>17</v>
       </c>
       <c r="R16" s="6">
-        <v>613.4</v>
+        <v>613.39999999999998</v>
       </c>
       <c r="S16" s="6">
         <v>8</v>
       </c>
       <c r="T16" s="6">
-        <v>774.2</v>
+        <v>774.20000000000005</v>
       </c>
       <c r="U16" s="6">
         <v>14</v>
       </c>
       <c r="V16" s="6">
         <v>604.0</v>
       </c>
       <c r="W16" s="6">
         <v>24</v>
       </c>
       <c r="X16" s="6">
-        <v>626.9</v>
+        <v>626.89999999999998</v>
       </c>
       <c r="Y16" s="6">
         <v>5</v>
       </c>
       <c r="Z16" s="6">
-        <v>603.2</v>
+        <v>603.20000000000005</v>
       </c>
       <c r="AA16" s="6">
         <v>4</v>
       </c>
       <c r="AB16" s="6">
-        <v>601.2</v>
+        <v>601.20000000000005</v>
       </c>
       <c r="AC16" s="6">
         <v>6</v>
       </c>
       <c r="AD16" s="6">
-        <v>616.4</v>
+        <v>616.39999999999998</v>
       </c>
       <c r="AE16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="6">
-        <v>584.4</v>
+        <v>584.39999999999998</v>
       </c>
       <c r="C17" s="6">
         <v>3</v>
       </c>
       <c r="D17" s="6">
         <v>455.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F17" s="6">
-        <v>740.2</v>
+        <v>740.20000000000005</v>
       </c>
       <c r="G17" s="6">
         <v>13</v>
       </c>
       <c r="H17" s="6">
-        <v>602.8</v>
+        <v>602.79999999999995</v>
       </c>
       <c r="I17" s="6">
         <v>19</v>
       </c>
       <c r="J17" s="6">
-        <v>570.6</v>
+        <v>570.60000000000002</v>
       </c>
       <c r="K17" s="6">
         <v>40</v>
       </c>
       <c r="L17" s="6">
-        <v>669.3</v>
+        <v>669.29999999999995</v>
       </c>
       <c r="M17" s="6">
         <v>7</v>
       </c>
       <c r="N17" s="6">
-        <v>614.3</v>
+        <v>614.29999999999995</v>
       </c>
       <c r="O17" s="6">
         <v>5</v>
       </c>
       <c r="P17" s="6">
         <v>674.5</v>
       </c>
       <c r="Q17" s="6">
         <v>6</v>
       </c>
       <c r="R17" s="6">
-        <v>569.4</v>
+        <v>569.39999999999998</v>
       </c>
       <c r="S17" s="6">
         <v>9</v>
       </c>
       <c r="T17" s="6">
         <v>736.0</v>
       </c>
       <c r="U17" s="6">
         <v>12</v>
       </c>
       <c r="V17" s="6">
         <v>633.0</v>
       </c>
       <c r="W17" s="6">
         <v>9</v>
       </c>
       <c r="X17" s="6">
-        <v>785.7</v>
+        <v>785.70000000000005</v>
       </c>
       <c r="Y17" s="6">
         <v>14</v>
       </c>
       <c r="Z17" s="6">
-        <v>561.1</v>
+        <v>561.10000000000002</v>
       </c>
       <c r="AA17" s="6">
         <v>11</v>
       </c>
       <c r="AB17" s="6">
         <v>0.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
-        <v>626.7</v>
+        <v>626.70000000000005</v>
       </c>
       <c r="AE17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="6">
-        <v>570.3</v>
+        <v>570.29999999999995</v>
       </c>
       <c r="C18" s="6">
         <v>4</v>
       </c>
       <c r="D18" s="6">
-        <v>560.1</v>
+        <v>560.10000000000002</v>
       </c>
       <c r="E18" s="6">
         <v>7</v>
       </c>
       <c r="F18" s="6">
-        <v>568.8</v>
+        <v>568.79999999999995</v>
       </c>
       <c r="G18" s="6">
         <v>12</v>
       </c>
       <c r="H18" s="6">
-        <v>611.4</v>
+        <v>611.39999999999998</v>
       </c>
       <c r="I18" s="6">
         <v>8</v>
       </c>
       <c r="J18" s="6">
-        <v>584.6</v>
+        <v>584.60000000000002</v>
       </c>
       <c r="K18" s="6">
         <v>6</v>
       </c>
       <c r="L18" s="6">
-        <v>550.6</v>
+        <v>550.60000000000002</v>
       </c>
       <c r="M18" s="6">
         <v>13</v>
       </c>
       <c r="N18" s="6">
         <v>623.0</v>
       </c>
       <c r="O18" s="6">
         <v>5</v>
       </c>
       <c r="P18" s="6">
         <v>715.5</v>
       </c>
       <c r="Q18" s="6">
         <v>7</v>
       </c>
       <c r="R18" s="6">
         <v>642.5</v>
       </c>
       <c r="S18" s="6">
         <v>10</v>
       </c>
       <c r="T18" s="6">
-        <v>780.4</v>
+        <v>780.39999999999998</v>
       </c>
       <c r="U18" s="6">
         <v>16</v>
       </c>
       <c r="V18" s="6">
-        <v>465.2</v>
+        <v>465.19999999999999</v>
       </c>
       <c r="W18" s="6">
         <v>15</v>
       </c>
       <c r="X18" s="6">
-        <v>572.8</v>
+        <v>572.79999999999995</v>
       </c>
       <c r="Y18" s="6">
         <v>14</v>
       </c>
       <c r="Z18" s="6">
-        <v>558.9</v>
+        <v>558.89999999999998</v>
       </c>
       <c r="AA18" s="6">
         <v>10</v>
       </c>
       <c r="AB18" s="6">
         <v>0.0</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD18" s="6">
-        <v>596.7</v>
+        <v>596.70000000000005</v>
       </c>
       <c r="AE18" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="6">
         <v>0.0</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="6">
         <v>0.0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="6">
         <v>0.0</v>
       </c>
       <c r="G19" s="6" t="s">
@@ -1687,135 +1687,135 @@
       </c>
       <c r="Z19" s="6">
         <v>0.0</v>
       </c>
       <c r="AA19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="6">
         <v>656.0</v>
       </c>
       <c r="AC19" s="6">
         <v>10</v>
       </c>
       <c r="AD19" s="6">
         <v>656.0</v>
       </c>
       <c r="AE19" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="6">
-        <v>483.8</v>
+        <v>483.80000000000001</v>
       </c>
       <c r="C20" s="6">
         <v>6</v>
       </c>
       <c r="D20" s="6">
-        <v>442.3</v>
+        <v>442.30000000000001</v>
       </c>
       <c r="E20" s="6">
         <v>7</v>
       </c>
       <c r="F20" s="6">
         <v>524.5</v>
       </c>
       <c r="G20" s="6">
         <v>8</v>
       </c>
       <c r="H20" s="6">
         <v>485.5</v>
       </c>
       <c r="I20" s="6">
         <v>4</v>
       </c>
       <c r="J20" s="6">
-        <v>442.3</v>
+        <v>442.30000000000001</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>504.0</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N20" s="6">
-        <v>665.9</v>
+        <v>665.89999999999998</v>
       </c>
       <c r="O20" s="6">
         <v>8</v>
       </c>
       <c r="P20" s="6">
-        <v>544.9</v>
+        <v>544.89999999999998</v>
       </c>
       <c r="Q20" s="6">
         <v>19</v>
       </c>
       <c r="R20" s="6">
         <v>619.5</v>
       </c>
       <c r="S20" s="6">
         <v>15</v>
       </c>
       <c r="T20" s="6">
-        <v>913.8</v>
+        <v>913.79999999999995</v>
       </c>
       <c r="U20" s="6">
         <v>19</v>
       </c>
       <c r="V20" s="6">
         <v>755.5</v>
       </c>
       <c r="W20" s="6">
         <v>21</v>
       </c>
       <c r="X20" s="6">
         <v>352.0</v>
       </c>
       <c r="Y20" s="6">
         <v>17</v>
       </c>
       <c r="Z20" s="6">
         <v>486.5</v>
       </c>
       <c r="AA20" s="6">
         <v>14</v>
       </c>
       <c r="AB20" s="6">
         <v>0.0</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6">
-        <v>482.9</v>
+        <v>482.89999999999998</v>
       </c>
       <c r="AE20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="6">
         <v>0.0</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="6">
         <v>0.0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F21" s="6">
         <v>0.0</v>
       </c>
       <c r="G21" s="6" t="s">
@@ -1889,63 +1889,63 @@
       </c>
       <c r="AD21" s="6">
         <v>608.0</v>
       </c>
       <c r="AE21" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6">
         <v>370.0</v>
       </c>
       <c r="C22" s="6">
         <v>9</v>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F22" s="6">
-        <v>447.4</v>
+        <v>447.39999999999998</v>
       </c>
       <c r="G22" s="6">
         <v>25</v>
       </c>
       <c r="H22" s="6">
         <v>0.0</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="6">
-        <v>323.2</v>
+        <v>323.19999999999999</v>
       </c>
       <c r="K22" s="6">
         <v>28</v>
       </c>
       <c r="L22" s="6">
         <v>0.0</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N22" s="6">
         <v>0.0</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P22" s="6">
         <v>0.0</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R22" s="6">
         <v>0.0</v>
       </c>
@@ -1955,57 +1955,57 @@
       <c r="T22" s="6">
         <v>0.0</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="V22" s="6">
         <v>0.0</v>
       </c>
       <c r="W22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X22" s="6">
         <v>382.0</v>
       </c>
       <c r="Y22" s="6">
         <v>14</v>
       </c>
       <c r="Z22" s="6">
         <v>594.0</v>
       </c>
       <c r="AA22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AB22" s="6">
-        <v>633.9</v>
+        <v>633.89999999999998</v>
       </c>
       <c r="AC22" s="6">
         <v>12</v>
       </c>
       <c r="AD22" s="6">
-        <v>470.9</v>
+        <v>470.89999999999998</v>
       </c>
       <c r="AE22" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6">
         <v>0.0</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="6">
         <v>0.0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F23" s="6">
         <v>0.0</v>
       </c>
       <c r="G23" s="6" t="s">
@@ -2050,152 +2050,152 @@
       <c r="T23" s="6">
         <v>0.0</v>
       </c>
       <c r="U23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="V23" s="6">
         <v>0.0</v>
       </c>
       <c r="W23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X23" s="6">
         <v>0.0</v>
       </c>
       <c r="Y23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Z23" s="6">
         <v>0.0</v>
       </c>
       <c r="AA23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AB23" s="6">
-        <v>637.7</v>
+        <v>637.70000000000005</v>
       </c>
       <c r="AC23" s="6">
         <v>17</v>
       </c>
       <c r="AD23" s="6">
-        <v>637.7</v>
+        <v>637.70000000000005</v>
       </c>
       <c r="AE23" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="6">
-        <v>556.6</v>
+        <v>556.60000000000002</v>
       </c>
       <c r="C24" s="6">
         <v>2</v>
       </c>
       <c r="D24" s="6">
-        <v>472.8</v>
+        <v>472.80000000000001</v>
       </c>
       <c r="E24" s="6">
         <v>5</v>
       </c>
       <c r="F24" s="6">
-        <v>542.8</v>
+        <v>542.79999999999995</v>
       </c>
       <c r="G24" s="6">
         <v>6</v>
       </c>
       <c r="H24" s="6">
         <v>521.0</v>
       </c>
       <c r="I24" s="6">
         <v>4</v>
       </c>
       <c r="J24" s="6">
-        <v>481.9</v>
+        <v>481.89999999999998</v>
       </c>
       <c r="K24" s="6">
         <v>3</v>
       </c>
       <c r="L24" s="6">
-        <v>651.9</v>
+        <v>651.89999999999998</v>
       </c>
       <c r="M24" s="6">
         <v>6</v>
       </c>
       <c r="N24" s="6">
-        <v>629.6</v>
+        <v>629.60000000000002</v>
       </c>
       <c r="O24" s="6">
         <v>3</v>
       </c>
       <c r="P24" s="6">
-        <v>657.2</v>
+        <v>657.20000000000005</v>
       </c>
       <c r="Q24" s="6">
         <v>4</v>
       </c>
       <c r="R24" s="6">
         <v>606.5</v>
       </c>
       <c r="S24" s="6">
         <v>4</v>
       </c>
       <c r="T24" s="6">
-        <v>759.2</v>
+        <v>759.20000000000005</v>
       </c>
       <c r="U24" s="6">
         <v>7</v>
       </c>
       <c r="V24" s="6">
         <v>587.0</v>
       </c>
       <c r="W24" s="6">
         <v>7</v>
       </c>
       <c r="X24" s="6">
-        <v>589.1</v>
+        <v>589.10000000000002</v>
       </c>
       <c r="Y24" s="6">
         <v>4</v>
       </c>
       <c r="Z24" s="6">
-        <v>592.7</v>
+        <v>592.70000000000005</v>
       </c>
       <c r="AA24" s="6">
         <v>3</v>
       </c>
       <c r="AB24" s="6">
-        <v>618.7</v>
+        <v>618.70000000000005</v>
       </c>
       <c r="AC24" s="6">
         <v>4</v>
       </c>
       <c r="AD24" s="6">
-        <v>581.1</v>
+        <v>581.10000000000002</v>
       </c>
       <c r="AE24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>