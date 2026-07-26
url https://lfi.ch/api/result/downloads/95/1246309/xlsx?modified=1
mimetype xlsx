--- v1 (2026-01-12)
+++ v2 (2026-07-26)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest (2022)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco di protezione (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inside</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>all'interno</t>
+  </si>
+  <si>
+    <t>all'esterno</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1246309/428059</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest (2022)</t>
+      <t xml:space="preserve">bosco di protezione (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Area inside/outside the protective forest that the cantons had designated in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013). In 2022, Canton Aargau had not yet designated its protective forest. Reference: GIS data from FOEN, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest</t>
+      <t xml:space="preserve">bosco accessibile</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the forest definition of the NFI, i.e. is «forest without shrub forest» or «shrub forest», and can be reached on foot.</t>
+    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1246309/428059</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest (2022)</t>
+            <t xml:space="preserve">bosco di protezione (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest</t>
+            <t xml:space="preserve">bosco accessibile</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>