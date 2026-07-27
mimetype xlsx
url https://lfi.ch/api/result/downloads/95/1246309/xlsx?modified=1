--- v2 (2026-07-26)
+++ v3 (2026-07-27)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione (2022)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all'interno</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1246309/428059</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1246309/428059</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>