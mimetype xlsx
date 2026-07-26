--- v0 (2026-07-25)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Waldfläche</t>
+    <t>superficie forestale</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Ursache der Zwangsnutzung (Flächenmerkmal)</t>
+    <t>bosco di protezione contro cadute di massi (2022) · causa dell'utilizzazione forzata (variabile legata alla superficie)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Kanton</t>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,314 +172,314 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
+    <t>bosco di protezione contro cadute di massi (2022)</t>
   </si>
   <si>
-    <t>Ursache der Zwangsnutzung (Flächenmerkmal)</t>
+    <t>causa dell'utilizzazione forzata (variabile legata alla superficie)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Zwangsnutzung hat stattgefunden</t>
+    <t>nessuna utilizzazione forzata ha avuto luogo</t>
   </si>
   <si>
-    <t>Insekten</t>
+    <t>insetti</t>
   </si>
   <si>
-    <t>Pilze</t>
+    <t>funghi</t>
   </si>
   <si>
-    <t>Wind</t>
+    <t>vento</t>
   </si>
   <si>
-    <t>Schneelast</t>
+    <t>carico da neve</t>
   </si>
   <si>
-    <t>Lawine</t>
+    <t>valanga</t>
   </si>
   <si>
-    <t>Murgang, Rutschung</t>
+    <t>colata di fango, smottamento</t>
   </si>
   <si>
-    <t>Hochwasser</t>
+    <t>inondazione</t>
   </si>
   <si>
-    <t>Waldbrand</t>
+    <t>incendio boschivo</t>
   </si>
   <si>
-    <t>andere Ursachen</t>
+    <t>altre cause</t>
   </si>
   <si>
-    <t>Vitalitätsverlust durch Trockenheit</t>
+    <t>perdita di vitalità dovuta a siccità</t>
   </si>
   <si>
-    <t>übriger Vitalitätsverlust</t>
+    <t>altre perdite di vitalità</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>innerhalb</t>
+    <t>all'interno</t>
   </si>
   <si>
-    <t>ausserhalb</t>
+    <t>all'esterno</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1249091/430841</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+      <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione contro le cadute di massi, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ursache der Zwangsnutzung (Flächenmerkmal)</t>
+      <t xml:space="preserve">causa dell'utilizzazione forzata (variabile legata alla superficie)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #762</t>
     </r>
   </si>
   <si>
-    <t>Massgebende Ursache für die Zwangsnutzung. Grundlage: Forstdienstbefragung (MID 345: Ursache der Zwangsnutzung)</t>
+    <t>Causa principale dell'utilizzazione forzata. Fonte: inchiesta presso il servizio forestale (MID 345: Ursache der Zwangsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -831,52 +831,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -10350,51 +10350,51 @@
         <v>50.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>7</v>
       </c>
       <c r="BA68" s="6">
         <v>1176.4</v>
       </c>
       <c r="BB68" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:54" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1249091/430841</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -10432,226 +10432,226 @@
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
     </row>
     <row r="72" spans="1:54">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+            <t xml:space="preserve">bosco di protezione contro cadute di massi (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:54" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:54">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ursache der Zwangsnutzung (Flächenmerkmal)</t>
+            <t xml:space="preserve">causa dell'utilizzazione forzata (variabile legata alla superficie)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #762</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:54" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="81" spans="1:54">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:54" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:54">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="87" spans="1:54">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:54" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>