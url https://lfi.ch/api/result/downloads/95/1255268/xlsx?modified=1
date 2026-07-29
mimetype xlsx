--- v0 (2026-07-28)
+++ v1 (2026-07-29)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>origine del popolamento</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Art der Bestandesentstehung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>da rinnovazione naturale</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>aus natürlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus künstlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus gemischter Verjüngung</t>
+  </si>
+  <si>
+    <t>unbekannt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1255268/437018</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">origine del popolamento</t>
+      <t xml:space="preserve">Art der Bestandesentstehung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1003</t>
     </r>
   </si>
   <si>
-    <t>Indicazione, se l'attuale popolamento principale (cioè gli alberi dello strato superiore) ha avuto origine da rinnovazione naturale (100% rinnovazione naturale), da rinnovazione artificiale (&lt;20% rinnovazione naturale) o da rinnovazione mista (20-99% di rinnovazione naturale). Fonte: inchiesta presso il servizio forestale (MID 404: Art der Bestandesentstehung)</t>
+    <t>Angabe, ob der aktuelle Hauptbestand (d.h. die Bäume der Oberschicht) aus natürlicher Verjüngung (100% Naturverjüngung), künstlicher Verjüngung (&lt;20% Naturverjüngung) oder gemischter Verjüngung (20-99% Naturverjüngung) entstanden ist. Grundlage: Forstdienstbefragung (MID 404: Art der Bestandesentstehung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1582,51 +1582,51 @@
         <v>100.0</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD18" s="6">
         <v>100.0</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:31" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1255268/437018</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -1642,191 +1642,191 @@
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:31" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">origine del popolamento</t>
+            <t xml:space="preserve">Art der Bestandesentstehung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1003</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>