--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>origine del popolamento</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Art der Bestandesentstehung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>da rinnovazione naturale</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>aus natürlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus künstlicher Verjüngung</t>
+  </si>
+  <si>
+    <t>aus gemischter Verjüngung</t>
+  </si>
+  <si>
+    <t>unbekannt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1255713/437463</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">origine del popolamento</t>
+      <t xml:space="preserve">Art der Bestandesentstehung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1003</t>
     </r>
   </si>
   <si>
-    <t>Indicazione, se l'attuale popolamento principale (cioè gli alberi dello strato superiore) ha avuto origine da rinnovazione naturale (100% rinnovazione naturale), da rinnovazione artificiale (&lt;20% rinnovazione naturale) o da rinnovazione mista (20-99% di rinnovazione naturale). Fonte: inchiesta presso il servizio forestale (MID 404: Art der Bestandesentstehung)</t>
+    <t>Angabe, ob der aktuelle Hauptbestand (d.h. die Bäume der Oberschicht) aus natürlicher Verjüngung (100% Naturverjüngung), künstlicher Verjüngung (&lt;20% Naturverjüngung) oder gemischter Verjüngung (20-99% Naturverjüngung) entstanden ist. Grundlage: Forstdienstbefragung (MID 404: Art der Bestandesentstehung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>158.8</v>
       </c>
       <c r="M18" s="6">
         <v>2</v>
       </c>
       <c r="N18" s="6">
         <v>1176.4</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1255713/437463</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">origine del popolamento</t>
+            <t xml:space="preserve">Art der Bestandesentstehung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1003</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>