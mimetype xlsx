--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -1,442 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...102 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>origine del popolamento</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>aus natürlicher Verjüngung</t>
-[...182 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>da rinnovazione naturale</t>
+  </si>
+  <si>
+    <t>da rinnovazione artificiale</t>
+  </si>
+  <si>
+    <t>da rinnovazione mista</t>
+  </si>
+  <si>
+    <t>origine sconosciuta</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>origine del popolamento [BESTEVOLUMF, 1003]
+Indicazione, se l'attuale popolamento principale (cioè gli alberi dello strato superiore) ha avuto origine da rinnovazione naturale (100% rinnovazione naturale), da rinnovazione artificiale (&lt;20% rinnovazione naturale) o da rinnovazione mista (20-99% di rinnovazione naturale). Fonte: inchiesta presso il servizio forestale (MID 404: Art der Bestandesentstehung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:09:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, da rinnovazione naturale, da rinnovazione artificiale, da rinnovazione mista, origine sconosciuta, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,746 +601,1028 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>118.59999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>5</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>267.60000000000002</v>
+      </c>
+      <c r="G14" s="5">
         <v>3</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>99.90000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>152.59999999999999</v>
+      </c>
+      <c r="M14" s="5">
         <v>3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>933.70000000000005</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>9.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>38.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>21.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.4</v>
       </c>
-      <c r="I15" s="6" t="s">
+      <c r="I15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>3.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>30</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.0</v>
       </c>
-      <c r="M15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>72.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>28.1</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>98.90000000000001</v>
+      </c>
+      <c r="E16" s="5">
         <v>5</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>30.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>11</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>41</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>32</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>6.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>24</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>169.30000000000001</v>
+      </c>
+      <c r="O16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>0.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>0.3</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.3</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>0.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>0.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>0.6</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>188.0</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>2</v>
       </c>
-      <c r="D18" s="6">
-[...2 lines deleted...]
-      <c r="E18" s="6">
+      <c r="D18" s="5">
+        <v>256.19999999999999</v>
+      </c>
+      <c r="E18" s="5">
         <v>2</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>319.5</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>2</v>
       </c>
-      <c r="H18" s="6">
-[...2 lines deleted...]
-      <c r="I18" s="6">
+      <c r="H18" s="5">
+        <v>102.40000000000001</v>
+      </c>
+      <c r="I18" s="5">
         <v>5</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>151.5</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>4</v>
       </c>
-      <c r="L18" s="6">
-[...2 lines deleted...]
-      <c r="M18" s="6">
+      <c r="L18" s="5">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="M18" s="5">
         <v>2</v>
       </c>
-      <c r="N18" s="6">
-[...2 lines deleted...]
-      <c r="O18" s="6">
+      <c r="N18" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="O18" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>