--- v1 (2026-01-11)
+++ v2 (2026-07-27)
@@ -14,430 +14,430 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Gesamtstammzahl</t>
+    <t>nombre total de tiges</t>
   </si>
   <si>
-    <t>Schädigungsgrad · Hauptbaumart</t>
+    <t>gravité des dégâts · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Schutzwaldregion</t>
+    <t>région de forêt protectrice</t>
   </si>
   <si>
-    <t>Jura + Mittelland</t>
+    <t>Plateau/Jura</t>
   </si>
   <si>
-    <t>Nordalpen West</t>
+    <t>Nord des Alpes ouest</t>
   </si>
   <si>
-    <t>Nordalpen Ost</t>
+    <t>Nord des Alpes est</t>
   </si>
   <si>
-    <t>Alpen Südwest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpen Südost</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Schädigungsgrad</t>
+    <t>gravité des dégâts</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>nicht geschädigt</t>
+    <t>aucun dégât</t>
   </si>
   <si>
-    <t>schwach geschädigt</t>
+    <t>dégât léger</t>
   </si>
   <si>
-    <t>mässig geschädigt</t>
+    <t>dégât moyen</t>
   </si>
   <si>
-    <t>stark geschädigt</t>
+    <t>dégât grave</t>
   </si>
   <si>
-    <t>sehr stark geschädigt</t>
+    <t>dégât très grave</t>
   </si>
   <si>
-    <t>tot</t>
+    <t>mort</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1258542/440292</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtstammzahl</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schädigungsgrad</t>
+      <t xml:space="preserve">gravité des dégâts</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #593</t>
     </r>
   </si>
   <si>
-    <t>Grad der Schädigung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) aufgrund der vorkommenden Schäden in sechs Klassen. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Degré du préjudice aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, sur la base des dégâts survenus, en six classes. Source: relevé de terrain (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,52 +789,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -6738,270 +6738,270 @@
         <v>100.0</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O132" s="6">
         <v>100.0</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1258542/440292</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
       <c r="O133" s="3"/>
       <c r="P133" s="3"/>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtstammzahl</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schädigungsgrad</t>
+            <t xml:space="preserve">gravité des dégâts</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #593</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:16" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:16" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>