--- v2 (2026-01-13)
+++ v3 (2026-07-25)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero totale di fusti</t>
-[...2 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>nombre total de tiges</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1258657/440407</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1258657/440407</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>