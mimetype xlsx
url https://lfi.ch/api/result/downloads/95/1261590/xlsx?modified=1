--- v0 (2025-11-29)
+++ v1 (2026-05-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>NFI3–NFI4</t>
-[...5 lines deleted...]
-    <t>altitude (in 400 m classes)</t>
+    <t>LFI3–LFI4</t>
+  </si>
+  <si>
+    <t>Zuwachs (Bruttozuwachs)</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/yr</t>
+      <t xml:space="preserve">: m³/ha/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI3/NFI4</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4-km grid</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>change 2004/06–2009/17</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Veränderung 2004/06–2009/17</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...2 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1261590/443340</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">increment (gross increment)</t>
+      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Increase in stemwood volume between two inventories of all surviving trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark, the stemwood volume of all ingrowing trees and shrubs with bark, and the modelled increase in the stemwood volume of the losses with bark during half the inventory period.</t>
+    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 400 m classes)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI3/NFI4</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1429</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI3 (2004-2006) and NFI4 (2009-2017) and could be reached on foot.</t>
+    <t>Wald, der sowohl im LFI3 (2004-2006) als auch im LFI4 (2009-2017) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4-km grid</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,102 +772,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -2332,51 +2332,51 @@
         <v>11.6</v>
       </c>
       <c r="AY19" s="7">
         <v>6</v>
       </c>
       <c r="AZ19" s="7">
         <v>9.3</v>
       </c>
       <c r="BA19" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1261590/443340</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2414,191 +2414,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">increment (gross increment)</t>
+            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 400 m classes)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI3/NFI4</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1429</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4-km grid</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>