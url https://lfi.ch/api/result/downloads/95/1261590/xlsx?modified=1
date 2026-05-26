--- v1 (2026-05-26)
+++ v2 (2026-05-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>LFI3–LFI4</t>
-[...5 lines deleted...]
-    <t>Höhenlage (400-m-Klassen)</t>
+    <t>IFN3–IFN4</t>
+  </si>
+  <si>
+    <t>incremento (incremento lordo)</t>
+  </si>
+  <si>
+    <t>quota (classi di 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/Jahr</t>
+      <t xml:space="preserve">: m³/ha/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz</t>
+      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2004/06–2009/17</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>variazione 2004/06–2009/17</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...2 lines deleted...]
-    <t>m³/ha/Jahr</t>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>m³/ha/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">601-1000 m </t>
+    <t>1001-1400 m</t>
+  </si>
+  <si>
+    <t>601-1000 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1261590/443340</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+      <t xml:space="preserve">incremento (incremento lordo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
+    <t>Aumento del volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm sopravissuti tra due inventari, il volume di legno del fusto con corteccia di tutti gli alberi e arbusti che hanno superato la soglia di cavallettamento e l'aumento modellizzato del volume di legno del fusto con corteccia degli alberi e arbusti scomparsi durante la metà del periodo di inventario.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+      <t xml:space="preserve">quota (classi di 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1429</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI3 (2004-2006) als auch im LFI4 (2009-2017) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN3 (2004-2006) che nell'IFN4 (2009-2017) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -2332,51 +2332,51 @@
         <v>11.6</v>
       </c>
       <c r="AY19" s="7">
         <v>6</v>
       </c>
       <c r="AZ19" s="7">
         <v>9.3</v>
       </c>
       <c r="BA19" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1261590/443340</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2414,191 +2414,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+            <t xml:space="preserve">incremento (incremento lordo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+            <t xml:space="preserve">quota (classi di 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1429</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>