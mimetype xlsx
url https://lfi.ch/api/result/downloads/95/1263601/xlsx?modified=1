--- v1 (2026-02-13)
+++ v2 (2026-07-31)
@@ -14,442 +14,442 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>nombre de tiges</t>
+    <t>Stammzahl</t>
   </si>
   <si>
-    <t>essence principale · diamètre à hauteur de poitrine (10 classes)</t>
+    <t>Hauptbaumart · Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 n</t>
+      <t xml:space="preserve">: 1000 Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région de forêt protectrice</t>
+    <t>Schutzwaldregion</t>
   </si>
   <si>
-    <t>Plateau/Jura</t>
+    <t>Jura + Mittelland</t>
   </si>
   <si>
-    <t>Nord des Alpes ouest</t>
+    <t>Nordalpen West</t>
   </si>
   <si>
-    <t>Nord des Alpes est</t>
+    <t>Nordalpen Ost</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
-    <t>diamètre à hauteur de poitrine (10 classes)</t>
+    <t>Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
-    <t>1000 n</t>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1263601/445351</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
+      <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de diamètre, en dix classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in zehn Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,65 +801,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -9644,270 +9644,270 @@
         <v>59893</v>
       </c>
       <c r="N192" s="6">
         <v>5</v>
       </c>
       <c r="O192" s="6">
         <v>432892</v>
       </c>
       <c r="P192" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1263601/445351</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
       <c r="O193" s="3"/>
       <c r="P193" s="3"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:16" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
+            <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:16" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>