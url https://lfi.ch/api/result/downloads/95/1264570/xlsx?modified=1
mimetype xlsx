--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Kanton</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>basal area</t>
+  </si>
+  <si>
+    <t>site quality</t>
+  </si>
+  <si>
+    <t>regional demarcation: canton</t>
+  </si>
+  <si>
+    <t>unit: m²/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -116,189 +116,189 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">gering </t>
-[...14 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>low</t>
+  </si>
+  <si>
+    <t>moderate</t>
+  </si>
+  <si>
+    <t>good</t>
+  </si>
+  <si>
+    <t>very good</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>canton [KTBSL, 827]
+Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Basalfläche [92], m²
-Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>basal area [92], m²
+Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 11.06.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Standortgüte [GWL3KLA, 894]
-Produktionsfähigkeit des Standorts in vier Klassen aufgrund der Gesamtwuchsleistung (GWL) nach Keller (1978) in Kilogramm pro Hektar und Jahr. Gering: GWL bis 1500 kg/(ha×J), mässig: GWL 1501-3000 kg/(ha×J), gut: GWL 3001-4500 kg/(ha×J), sehr gut: GWL über 4500 kg/(ha×J).</t>
+    <t>site quality [GWL3KLA, 894]
+Production capacity of the site in kilograms per hectare and year based on the total mean increment (TMI) according to Keller (1978) - in four classes. Low: TMI ≤1500 kg/(ha/year), moderate: TMI 1501-3000 kg/(ha/year), good: TMI 3001-4500 kg/(ha/year), very good: TMI &gt;4500 kg/(ha/year).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 08:13:13</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, gering , mässig , gut, sehr gut, Total</t>
+    <t>n/a, low, moderate, good, very good, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -731,52 +731,52 @@
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
     <col min="28" max="28" width="7" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
     <col min="30" max="30" width="7" customWidth="true" style="0"/>
     <col min="31" max="31" width="4" customWidth="true" style="0"/>
     <col min="32" max="32" width="7" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
     <col min="34" max="34" width="7" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
     <col min="36" max="36" width="7" customWidth="true" style="0"/>
     <col min="37" max="37" width="4" customWidth="true" style="0"/>
     <col min="38" max="38" width="7" customWidth="true" style="0"/>
     <col min="39" max="39" width="4" customWidth="true" style="0"/>
     <col min="40" max="40" width="7" customWidth="true" style="0"/>
     <col min="41" max="41" width="4" customWidth="true" style="0"/>
     <col min="42" max="42" width="7" customWidth="true" style="0"/>
     <col min="43" max="43" width="4" customWidth="true" style="0"/>
     <col min="44" max="44" width="7" customWidth="true" style="0"/>
     <col min="45" max="45" width="4" customWidth="true" style="0"/>
     <col min="46" max="46" width="7" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
     <col min="48" max="48" width="7" customWidth="true" style="0"/>
     <col min="49" max="49" width="4" customWidth="true" style="0"/>
     <col min="50" max="50" width="7" customWidth="true" style="0"/>
     <col min="51" max="51" width="4" customWidth="true" style="0"/>
-    <col min="52" max="52" width="7" customWidth="true" style="0"/>
-    <col min="53" max="53" width="4" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9" customWidth="true" style="0"/>
+    <col min="53" max="53" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>4</v>