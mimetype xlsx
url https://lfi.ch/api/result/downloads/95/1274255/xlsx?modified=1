--- v0 (2026-01-09)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen · Mischungsgrad (terrestrisch)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>alte/basse quote · grado di mescolanza</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, subtotale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,290 +172,290 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...5 lines deleted...]
-    <t>Mischungsgrad (terrestrisch)</t>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>alte/basse quote</t>
+  </si>
+  <si>
+    <t>grado di mescolanza</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelwald rein</t>
-[...17 lines deleted...]
-    <t>Hochlagen</t>
+    <t>bosco puro di conifere</t>
+  </si>
+  <si>
+    <t>bosco misto di conifere</t>
+  </si>
+  <si>
+    <t>bosco misto di latifoglie</t>
+  </si>
+  <si>
+    <t>bosco puro di latifoglie</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>basse quote</t>
+  </si>
+  <si>
+    <t>alte quote</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1274255/456005</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">alte/basse quote</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+      <t xml:space="preserve">grado di mescolanza</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
+    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,52 +807,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5142,51 +5142,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA36" s="6">
         <v>100.0</v>
       </c>
       <c r="BB36" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1274255/456005</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -5224,226 +5224,226 @@
       <c r="AR37" s="3"/>
       <c r="AS37" s="3"/>
       <c r="AT37" s="3"/>
       <c r="AU37" s="3"/>
       <c r="AV37" s="3"/>
       <c r="AW37" s="3"/>
       <c r="AX37" s="3"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
       <c r="BB37" s="3"/>
     </row>
     <row r="40" spans="1:54">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:54" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:54">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">alte/basse quote</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:54" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+            <t xml:space="preserve">grado di mescolanza</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:54" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:54" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:54" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:54" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>