--- v1 (2026-01-13)
+++ v2 (2026-07-24)
@@ -14,418 +14,418 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>specie arborea principale · stato dell'albero (vivo/morto)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gesamtstammzahl</t>
+  </si>
+  <si>
+    <t>Hauptbaumart · Baumzustand (lebend/tot)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 n</t>
+      <t xml:space="preserve">: 1000 Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...32 lines deleted...]
-    <t>1000 n</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
+  </si>
+  <si>
+    <t>Baumzustand (lebend/tot)</t>
+  </si>
+  <si>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vivo</t>
-[...44 lines deleted...]
-    <t>non determinabile</t>
+    <t>lebend</t>
+  </si>
+  <si>
+    <t>tot</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1279219/460969</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+      <t xml:space="preserve">Baumzustand (lebend/tot)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1265</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in vivi o morti. Fonte: rilievo sul terreno (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in lebende oder tote. Grundlage: Feldaufnahme (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,65 +777,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -3860,270 +3860,270 @@
         <v>71520</v>
       </c>
       <c r="N72" s="6">
         <v>5</v>
       </c>
       <c r="O72" s="6">
         <v>500040</v>
       </c>
       <c r="P72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1279219/460969</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+            <t xml:space="preserve">Baumzustand (lebend/tot)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1265</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>