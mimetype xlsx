--- v0 (2026-07-25)
+++ v1 (2026-08-02)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz · Gigant (nein/ja)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves · giant (yes/no)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...20 lines deleted...]
-    <t>Gigant (nein/ja)</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
+  </si>
+  <si>
+    <t>giant (yes/no)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nein</t>
-[...14 lines deleted...]
-    <t>nicht bestimmbar</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1283755/465505</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stammzahl</t>
+      <t xml:space="preserve">number of stems</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gigant (nein/ja)</t>
+      <t xml:space="preserve">giant (yes/no)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282</t>
     </r>
   </si>
   <si>
-    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) nach ihrem BHD in die zwei Klassen «kein Gigant» (BHD bis 80 cm) und «Gigant» (BHD über 80 cm). Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into two classes according to their dbh: «not giant» (dbh ≤80 cm) or «giant» (dbh &gt;80 cm). Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,52 +747,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1890,270 +1890,270 @@
         <v>100.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O32" s="6">
         <v>100.0</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1283755/465505</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stammzahl</t>
+            <t xml:space="preserve">number of stems</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gigant (nein/ja)</t>
+            <t xml:space="preserve">giant (yes/no)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>