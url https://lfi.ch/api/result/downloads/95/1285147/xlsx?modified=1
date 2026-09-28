--- v1 (2026-06-12)
+++ v2 (2026-09-28)
@@ -12,434 +12,348 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...105 lines deleted...]
-    <t>indice</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Index</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...191 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt [36], Index
+Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe [EST, 20]
+Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:01:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Jungwuchs/Dickung, Stangenholz, schwaches Baumholz, mittleres Baumholz, starkes Baumholz, gemischt, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -704,836 +618,1186 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>2.7</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>2.2</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>1.3</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>17</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>1.7</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>33</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>1.4</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>17</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>1.2</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>13</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>1.6</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2.4</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>2.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>2.2</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>1.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>11</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>2.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>2.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>17</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>2.3</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>3.5</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>3.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>3.1</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>3.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>2.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>11</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>3.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>3.3</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>3.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>8</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>3.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>5</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>2.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>8</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>3.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>11</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>3.3</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>6</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>3.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>4</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>11</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1.9</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>8</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>3.0</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>10</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>2.8</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>2.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>5</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.1</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>4</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>2.1</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>4</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>7</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>1.9</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>6</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>2.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>8</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>2.4</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>2.7</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>5</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>3.4</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>6</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>2.1</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>4</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>2.4</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>6</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>2.0</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>6</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>3.0</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>6</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>2.5</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>2.9</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>2</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3.2</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>2</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>2.3</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>2</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>2.6</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>4</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>2.0</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>3</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>2.9</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>3</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>2.7</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>