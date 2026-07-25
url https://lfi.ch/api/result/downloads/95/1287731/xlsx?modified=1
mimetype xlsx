--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022) · numero di alberi/ha (DPU ≥36 cm; vivi in piedi; classificato)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022) · Stammzahl/ha (BHD ≥36 cm; stehend-lebend; klassiert)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>numero di alberi/ha (DPU ≥36 cm; vivi in piedi; classificato)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022)</t>
+  </si>
+  <si>
+    <t>Stammzahl/ha (BHD ≥36 cm; stehend-lebend; klassiert)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-100 fusti/ha</t>
-[...26 lines deleted...]
-    <t>all'esterno</t>
+    <t>0-100 Stämme/ha</t>
+  </si>
+  <si>
+    <t>101-200 Stämme/ha</t>
+  </si>
+  <si>
+    <t>201-300 Stämme/ha</t>
+  </si>
+  <si>
+    <t>301-400 Stämme/ha</t>
+  </si>
+  <si>
+    <t>401-500 Stämme/ha</t>
+  </si>
+  <si>
+    <t>501-600 Stämme/ha</t>
+  </si>
+  <si>
+    <t>&gt;600 Stämme/ha</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1287731/469481</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi/ha (DPU ≥36 cm; vivi in piedi; classificato)</t>
+      <t xml:space="preserve">Stammzahl/ha (BHD ≥36 cm; stehend-lebend; klassiert)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1939</t>
     </r>
   </si>
   <si>
-    <t>Numero per ettaro di alberi e arbusti vivi in piedi a partire da 36 cm di diametro a petto d'uomo (DPU), suddivisi in classi da 100. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Zahl der stehenden lebenden Bäume und Sträucher ab 36 cm Brusthöhendurchmesser (BHD) pro Hektare, eingeteilt in 100er-Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2668,270 +2668,270 @@
         <v>158.8</v>
       </c>
       <c r="N48" s="6">
         <v>2</v>
       </c>
       <c r="O48" s="6">
         <v>1176.4</v>
       </c>
       <c r="P48" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1287731/469481</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi/ha (DPU ≥36 cm; vivi in piedi; classificato)</t>
+            <t xml:space="preserve">Stammzahl/ha (BHD ≥36 cm; stehend-lebend; klassiert)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1939</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>