--- v0 (2026-01-08)
+++ v1 (2026-07-23)
@@ -14,164 +14,164 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>year of afforestation (in decades)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>anno del rimboschimento (classi di 10 anni)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...23 lines deleted...]
-    <t>Switzerland</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>no afforestation or unknown</t>
-[...2 lines deleted...]
-    <t>before 1851</t>
+    <t>nessun rimboschimento o sconosciuto</t>
+  </si>
+  <si>
+    <t>prima del 1851</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>1851-1860</t>
   </si>
   <si>
     <t>1861-1870</t>
   </si>
   <si>
     <t>1871-1880</t>
   </si>
   <si>
     <t>1881-1890</t>
   </si>
   <si>
     <t>1891-1900</t>
   </si>
   <si>
     <t>1901-1910</t>
   </si>
   <si>
     <t>1911-1920</t>
   </si>
@@ -187,222 +187,222 @@
   <si>
     <t>1951-1960</t>
   </si>
   <si>
     <t>1961-1970</t>
   </si>
   <si>
     <t>1971-1980</t>
   </si>
   <si>
     <t>1981-1990</t>
   </si>
   <si>
     <t>1991-2000</t>
   </si>
   <si>
     <t>2001-2010</t>
   </si>
   <si>
     <t>2011-2020</t>
   </si>
   <si>
     <t>2021-2030</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1291235/472985</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">year of afforestation (in decades)</t>
+      <t xml:space="preserve">anno del rimboschimento (classi di 10 anni)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1002</t>
     </r>
   </si>
   <si>
-    <t>Year in which the forest was (re)afforested during past centuries – in classes of ten years. Reference: Forest Service Survey (MID 332: Jahr der Aufforstung)</t>
+    <t>Anno in cui la foresta è stata (ri)imboschita negli ultimi secoli, in classi di dieci anni. Fonte: inchiesta presso il servizio forestale (MID 332: Jahr der Aufforstung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +754,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1908,235 +1908,235 @@
         <v>100.0</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="N33" s="6">
         <v>100.0</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="21.75">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1291235/472985</t>
           </r>
         </is>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">year of afforestation (in decades)</t>
+            <t xml:space="preserve">anno del rimboschimento (classi di 10 anni)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1002</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>