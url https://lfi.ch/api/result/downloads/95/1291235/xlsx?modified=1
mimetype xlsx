--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1,177 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...102 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Jahr der Aufforstung (10-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessun rimboschimento o sconosciuto</t>
-[...2 lines deleted...]
-    <t>prima del 1851</t>
+    <t>keine Aufforstung oder unbekannt</t>
+  </si>
+  <si>
+    <t>vor 1851</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>1851-1860</t>
   </si>
   <si>
     <t>1861-1870</t>
   </si>
   <si>
     <t>1871-1880</t>
   </si>
   <si>
     <t>1881-1890</t>
   </si>
   <si>
     <t>1891-1900</t>
   </si>
   <si>
     <t>1901-1910</t>
   </si>
   <si>
     <t>1911-1920</t>
   </si>
@@ -187,301 +131,267 @@
   <si>
     <t>1951-1960</t>
   </si>
   <si>
     <t>1961-1970</t>
   </si>
   <si>
     <t>1971-1980</t>
   </si>
   <si>
     <t>1981-1990</t>
   </si>
   <si>
     <t>1991-2000</t>
   </si>
   <si>
     <t>2001-2010</t>
   </si>
   <si>
     <t>2011-2020</t>
   </si>
   <si>
     <t>2021-2030</t>
   </si>
   <si>
-    <t>totale</t>
-[...170 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald LFI4/LFI5 [2608]
+Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Jahr der Aufforstung (10-Jahres-Klassen) [AUFFORUMF, 1002]
+Jahr, in dem der Wald in den vergangenen Jahrhunderten (wieder) aufgeforstet wurde, in Klassen zu zehn Jahren. Grundlage: Forstdienstbefragung (MID 332: Jahr der Aufforstung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:09:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Aufforstung oder unbekannt, vor 1851, 1851-1860, 1861-1870, 1871-1880, 1881-1890, 1891-1900, 1901-1910, 1911-1920, 1921-1930, 1931-1940, 1941-1950, 1951-1960, 1961-1970, 1971-1980, 1981-1990, 1991-2000, 2001-2010, 2011-2020, 2021-2030, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -742,1451 +652,1779 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O50"/>
+  <dimension ref="A1:O59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B35" sqref="B35:O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6">
+      <c r="B13" s="5">
+        <v>92.40000000000001</v>
+      </c>
+      <c r="C13" s="5">
         <v>1.2</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6">
+      <c r="D13" s="5">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="E13" s="5">
         <v>0.8</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6">
+      <c r="F13" s="5">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="G13" s="5">
         <v>0.7</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>98.7</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>0.7</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>97.8</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>0.7</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>99.0</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>0.5</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6">
+      <c r="N13" s="5">
+        <v>95.90000000000001</v>
+      </c>
+      <c r="O13" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.1</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="5">
         <v>0.1</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...23 lines deleted...]
-      <c r="O14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O14" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
-[...5 lines deleted...]
-      <c r="D15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="5">
         <v>0.1</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...29 lines deleted...]
-      <c r="O15" s="6" t="s">
+      <c r="E15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O15" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.3</v>
       </c>
-      <c r="E16" s="6">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.1</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...23 lines deleted...]
-      <c r="O16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O16" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...11 lines deleted...]
-      <c r="F17" s="6">
+      <c r="B17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="5">
         <v>0.3</v>
       </c>
-      <c r="G17" s="6">
-[...23 lines deleted...]
-      <c r="O17" s="6">
+      <c r="G17" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O17" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.6</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.3</v>
       </c>
-      <c r="D18" s="6">
-[...5 lines deleted...]
-      <c r="F18" s="6">
+      <c r="D18" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F18" s="5">
         <v>0.5</v>
       </c>
-      <c r="G18" s="6">
-[...20 lines deleted...]
-      <c r="N18" s="6">
+      <c r="G18" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" s="5">
         <v>0.3</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.6</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>0.3</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.4</v>
       </c>
-      <c r="E19" s="6">
-[...26 lines deleted...]
-      <c r="N19" s="6">
+      <c r="E19" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="5">
         <v>0.3</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>1.5</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>0.5</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>0.4</v>
       </c>
-      <c r="E20" s="6">
-[...2 lines deleted...]
-      <c r="F20" s="6">
+      <c r="E20" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F20" s="5">
         <v>0.7</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>0.3</v>
       </c>
-      <c r="H20" s="6">
-[...11 lines deleted...]
-      <c r="L20" s="6">
+      <c r="H20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="5">
         <v>0.6</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>0.4</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>0.6</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
-[...11 lines deleted...]
-      <c r="F21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="5">
         <v>0.7</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>0.3</v>
       </c>
-      <c r="H21" s="6">
-[...20 lines deleted...]
-      <c r="O21" s="6">
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O21" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>0.4</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>0.3</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>0.4</v>
       </c>
-      <c r="E22" s="6">
-[...2 lines deleted...]
-      <c r="F22" s="6">
+      <c r="E22" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F22" s="5">
         <v>0.4</v>
       </c>
-      <c r="G22" s="6">
-[...20 lines deleted...]
-      <c r="N22" s="6">
+      <c r="G22" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L22" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N22" s="5">
         <v>0.3</v>
       </c>
-      <c r="O22" s="6">
+      <c r="O22" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="6">
-[...11 lines deleted...]
-      <c r="F23" s="6">
+      <c r="B23" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="5">
         <v>0.5</v>
       </c>
-      <c r="G23" s="6">
-[...2 lines deleted...]
-      <c r="H23" s="6">
+      <c r="G23" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H23" s="5">
         <v>0.7</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>0.5</v>
       </c>
-      <c r="J23" s="6">
-[...14 lines deleted...]
-      <c r="O23" s="6">
+      <c r="J23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O23" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>0.6</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>0.3</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>0.5</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>0.3</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>0.1</v>
       </c>
-      <c r="G24" s="6" t="s">
-[...8 lines deleted...]
-      <c r="J24" s="6">
+      <c r="G24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="5">
         <v>0.4</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>0.3</v>
       </c>
-      <c r="L24" s="6">
-[...5 lines deleted...]
-      <c r="N24" s="6">
+      <c r="L24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" s="5">
         <v>0.3</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>0.6</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>0.3</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>0.3</v>
       </c>
-      <c r="E25" s="6">
-[...2 lines deleted...]
-      <c r="F25" s="6">
+      <c r="E25" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F25" s="5">
         <v>0.6</v>
       </c>
-      <c r="G25" s="6">
-[...20 lines deleted...]
-      <c r="N25" s="6">
+      <c r="G25" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" s="5">
         <v>0.3</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>1.0</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="5">
         <v>0.4</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="5">
         <v>0.8</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>0.3</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>0.6</v>
       </c>
-      <c r="G26" s="6">
-[...2 lines deleted...]
-      <c r="H26" s="6">
+      <c r="G26" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H26" s="5">
         <v>0.3</v>
       </c>
-      <c r="I26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="6">
+      <c r="I26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="5">
         <v>0.6</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>0.4</v>
       </c>
-      <c r="L26" s="6">
-[...5 lines deleted...]
-      <c r="N26" s="6">
+      <c r="L26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" s="5">
         <v>0.6</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="5">
         <v>0.4</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>0.3</v>
       </c>
-      <c r="D27" s="6">
-[...32 lines deleted...]
-      <c r="O27" s="6">
+      <c r="D27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O27" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="6">
-[...5 lines deleted...]
-      <c r="D28" s="6">
+      <c r="B28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="5">
         <v>0.3</v>
       </c>
-      <c r="E28" s="6">
-[...5 lines deleted...]
-      <c r="G28" s="6">
+      <c r="E28" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F28" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G28" s="5">
         <v>0.1</v>
       </c>
-      <c r="H28" s="6">
-[...20 lines deleted...]
-      <c r="O28" s="6">
+      <c r="H28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L28" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="O28" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="6">
-[...11 lines deleted...]
-      <c r="F29" s="6">
+      <c r="B29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="5">
         <v>0.1</v>
       </c>
-      <c r="G29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="6">
+      <c r="G29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="5">
         <v>0.3</v>
       </c>
-      <c r="I29" s="6" t="s">
-[...14 lines deleted...]
-      <c r="N29" s="6">
+      <c r="I29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" s="5">
         <v>0.1</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="6">
-[...5 lines deleted...]
-      <c r="D30" s="6">
+      <c r="B30" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="5">
         <v>0.3</v>
       </c>
-      <c r="E30" s="6">
-[...26 lines deleted...]
-      <c r="N30" s="6">
+      <c r="E30" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N30" s="5">
         <v>0.1</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B31" s="6">
-[...38 lines deleted...]
-      <c r="O31" s="6" t="s">
+      <c r="B31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O31" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B32" s="6">
-[...38 lines deleted...]
-      <c r="O32" s="6" t="s">
+      <c r="B32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O32" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="5">
         <v>100.0</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="6">
+      <c r="C33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="5">
         <v>100.0</v>
       </c>
-      <c r="E33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="6">
+      <c r="E33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" s="5">
         <v>100.0</v>
       </c>
-      <c r="G33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="6">
+      <c r="G33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="5">
         <v>100.0</v>
       </c>
-      <c r="I33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="6">
+      <c r="I33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="5">
         <v>100.0</v>
       </c>
-      <c r="K33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L33" s="6">
+      <c r="K33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" s="5">
         <v>100.0</v>
       </c>
-      <c r="M33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="6">
+      <c r="M33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N33" s="5">
         <v>100.0</v>
       </c>
-      <c r="O33" s="6" t="s">
+      <c r="O33" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A34" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O34" s="3"/>
+      <c r="A34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
-      <c r="A43" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A43" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
     </row>
     <row r="46" spans="1:15">
-      <c r="A46" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
     </row>
     <row r="49" spans="1:15">
-      <c r="A49" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A49" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
+      <c r="O54" s="7"/>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7"/>
+      <c r="N55" s="7"/>
+      <c r="O55" s="7"/>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+      <c r="O56" s="7"/>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="7"/>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A34:O34"/>
-    <mergeCell ref="A37:O37"/>
-[...8 lines deleted...]
-    <mergeCell ref="A50:O50"/>
+    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B50:O50"/>
+    <mergeCell ref="B51:O51"/>
+    <mergeCell ref="B52:O52"/>
+    <mergeCell ref="B53:O53"/>
+    <mergeCell ref="B54:O54"/>
+    <mergeCell ref="B55:O55"/>
+    <mergeCell ref="B56:O56"/>
+    <mergeCell ref="B57:O57"/>
+    <mergeCell ref="B58:O58"/>
+    <mergeCell ref="B59:O59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>