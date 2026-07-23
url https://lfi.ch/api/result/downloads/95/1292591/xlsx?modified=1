--- v0 (2026-01-10)
+++ v1 (2026-07-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>number of tree species in the upper layer · forest formations (NaiS; 10 classes)</t>
+    <t>Anzahl Baumarten in der Oberschicht · NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,320 +172,320 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>number of tree species in the upper layer</t>
+    <t>Anzahl Baumarten in der Oberschicht</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>beech forests</t>
+    <t>Buchenwälder</t>
   </si>
   <si>
-    <t>silver fir-beech forests</t>
+    <t>Tannen-Buchenwälder</t>
   </si>
   <si>
-    <t>other boradleaved forests</t>
+    <t>übrige Laubwälder</t>
   </si>
   <si>
-    <t>silver fir-spruce forests</t>
+    <t>Tannen-Fichtenwälder</t>
   </si>
   <si>
-    <t>spruce forests</t>
+    <t>Fichtenwälder</t>
   </si>
   <si>
-    <t>Arolla pine and larch forests</t>
+    <t>Arven- und Lärchenwälder</t>
   </si>
   <si>
-    <t>pine forests</t>
+    <t>Föhrenwälder</t>
   </si>
   <si>
-    <t>pioneer forests</t>
+    <t>Pionierwälder</t>
   </si>
   <si>
-    <t>shrub forests*</t>
+    <t>Gebüschwälder*</t>
   </si>
   <si>
-    <t>non-forest*</t>
+    <t>Nichtwald*</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>6 or more</t>
+    <t>6 und mehr</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1292591/474341</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of tree species in the upper layer</t>
+      <t xml:space="preserve">Anzahl Baumarten in der Oberschicht</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1308</t>
     </r>
   </si>
   <si>
-    <t>Number of tree and shrub species in the upper stand layer – in six classes. The information refers to the relevant stand on the interpretation area (50 × 50 m) and only takes into account species with a cover ≥5%. Reference: Field Survey (MID 242: Baumart in der Oberschicht)</t>
+    <t>Anzahl Baum- und Straucharten in der Bestandesoberschicht in sechs Klassen. Die Angabe bezieht sich auf den massgebenden Bestand auf der Interpretationsfläche (50 × 50 m) und berücksichtigt nur Arten mit einem Deckungsgrad von mindestens 5%. Grundlage: Feldaufnahme (MID 242: Baumart in der Oberschicht)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,52 +837,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -16844,51 +16844,51 @@
         <v>50.2</v>
       </c>
       <c r="AZ108" s="6">
         <v>7</v>
       </c>
       <c r="BA108" s="6">
         <v>1211.5</v>
       </c>
       <c r="BB108" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:54" customHeight="1" ht="21.75">
       <c r="A109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1292591/474341</t>
           </r>
         </is>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3"/>
       <c r="K109" s="3"/>
       <c r="L109" s="3"/>
@@ -16926,226 +16926,226 @@
       <c r="AR109" s="3"/>
       <c r="AS109" s="3"/>
       <c r="AT109" s="3"/>
       <c r="AU109" s="3"/>
       <c r="AV109" s="3"/>
       <c r="AW109" s="3"/>
       <c r="AX109" s="3"/>
       <c r="AY109" s="3"/>
       <c r="AZ109" s="3"/>
       <c r="BA109" s="3"/>
       <c r="BB109" s="3"/>
     </row>
     <row r="112" spans="1:54">
       <c r="A112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="113" spans="1:54" customHeight="1" ht="29">
       <c r="A113" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="115" spans="1:54">
       <c r="A115" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of tree species in the upper layer</t>
+            <t xml:space="preserve">Anzahl Baumarten in der Oberschicht</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1308</t>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:54" customHeight="1" ht="29">
       <c r="A116" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="118" spans="1:54">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="119" spans="1:54" customHeight="1" ht="29">
       <c r="A119" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:54">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:54" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="124" spans="1:54">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:54" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="127" spans="1:54">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:54" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>