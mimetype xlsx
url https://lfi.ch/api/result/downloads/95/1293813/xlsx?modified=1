--- v0 (2026-01-08)
+++ v1 (2026-07-24)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Waldfläche</t>
+    <t>superficie forestale</t>
   </si>
   <si>
-    <t>Waldtyp (3 Klassen) · Standortgüte</t>
+    <t>tipo di bosco (3 classi) · fertilità della stazione</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Kanton</t>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,293 +172,293 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>Waldtyp (3 Klassen)</t>
+    <t>tipo di bosco (3 classi)</t>
   </si>
   <si>
-    <t>Standortgüte</t>
+    <t>fertilità della stazione</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">gering </t>
+    <t>scarsa</t>
   </si>
   <si>
-    <t xml:space="preserve">mässig </t>
+    <t xml:space="preserve">media </t>
   </si>
   <si>
-    <t>gut</t>
+    <t>buona</t>
   </si>
   <si>
-    <t>sehr gut</t>
+    <t>molto buona</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>zugänglicher Wald ohne Gebüschwald</t>
+    <t>bosco accessibile esclusi gli arbusteti</t>
   </si>
   <si>
-    <t>unzugänglicher Wald ohne Gebüschwald</t>
+    <t>bosco non accessibile esclusi gli arbusteti</t>
   </si>
   <si>
-    <t xml:space="preserve">Gebüschwald </t>
+    <t>arbusteti</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1293813/475563</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
+      <t xml:space="preserve">tipo di bosco (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
+    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Standortgüte</t>
+      <t xml:space="preserve">fertilità della stazione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #894</t>
     </r>
   </si>
   <si>
-    <t>Produktionsfähigkeit des Standorts in vier Klassen aufgrund der Gesamtwuchsleistung (GWL) nach Keller (1978) in Kilogramm pro Hektar und Jahr. Gering: GWL bis 1500 kg/(ha×J), mässig: GWL 1501-3000 kg/(ha×J), gut: GWL 3001-4500 kg/(ha×J), sehr gut: GWL über 4500 kg/(ha×J).</t>
+    <t>Capacità produttiva della stazione in quattro classi in base alla produzione totale (PT) secondo Keller (1978) in chilogrammi per ettaro e anno. Scarsa: PT fino a 1500 kg/(ha×anno), media: PT 1501-3000 kg/(ha×anno), buona: PT 3001-4500 kg/(ha×anno), molto buona: PT sopra 4500 kg/(ha×anno)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,52 +810,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6119,51 +6119,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA42" s="6">
         <v>100.0</v>
       </c>
       <c r="BB42" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1293813/475563</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
@@ -6201,226 +6201,226 @@
       <c r="AR43" s="3"/>
       <c r="AS43" s="3"/>
       <c r="AT43" s="3"/>
       <c r="AU43" s="3"/>
       <c r="AV43" s="3"/>
       <c r="AW43" s="3"/>
       <c r="AX43" s="3"/>
       <c r="AY43" s="3"/>
       <c r="AZ43" s="3"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="3"/>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:54" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
+            <t xml:space="preserve">tipo di bosco (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:54" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Standortgüte</t>
+            <t xml:space="preserve">fertilità della stazione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #894</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:54" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:54" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:54" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:54">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:54" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>