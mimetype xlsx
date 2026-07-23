--- v0 (2026-07-23)
+++ v1 (2026-07-23)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Wald ohne Gebüschwald, Gebüschwald · Eigentum (7 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest without shrub forest - shrub forest · ownership (7 types)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald</t>
+      <t xml:space="preserve">: forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...20 lines deleted...]
-    <t>Eigentum (7 Klassen)</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>forest without shrub forest - shrub forest</t>
+  </si>
+  <si>
+    <t>ownership (7 types)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Bund</t>
-[...26 lines deleted...]
-    <t>Gebüschwald</t>
+    <t>confederation</t>
+  </si>
+  <si>
+    <t>canton</t>
+  </si>
+  <si>
+    <t>political community</t>
+  </si>
+  <si>
+    <t>community of citizens</t>
+  </si>
+  <si>
+    <t>corporation</t>
+  </si>
+  <si>
+    <t>individual ownership</t>
+  </si>
+  <si>
+    <t>association</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forest without shrub forest</t>
+  </si>
+  <si>
+    <t>shrub forest</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1294075/475825</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+      <t xml:space="preserve">forest without shrub forest - shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
+    <t>Type of forest in two classes: «forest without shrub forest» or «shrub forest». Reference: Field Survey (MID 816) or - if the forest is inaccessible – aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (7 Klassen)</t>
+      <t xml:space="preserve">ownership (7 types)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #84</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der 7 Klassen «Bund», «Kanton», «politische Gemeinde», «Bürgergemeinde», «Korporation», «Einzeleigentum» und «Gesellschaft». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Ownership of the forest, categorised according to the 7 types 'federal government', 'canton', 'municipality', 'citizens' community', 'corporation', 'individual private ownership' and 'company'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald</t>
+      <t xml:space="preserve">forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
+    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2668,270 +2668,270 @@
         <v>100.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O48" s="6">
         <v>100.0</v>
       </c>
       <c r="P48" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1294075/475825</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+            <t xml:space="preserve">forest without shrub forest - shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (7 Klassen)</t>
+            <t xml:space="preserve">ownership (7 types)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #84</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald</t>
+            <t xml:space="preserve">forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>