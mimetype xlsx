--- v0 (2026-01-07)
+++ v1 (2026-07-26)
@@ -17,421 +17,421 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
+    <t>superficie forestale</t>
   </si>
   <si>
-    <t>part d'exploitations forcées · gravité des dégâts au peuplement</t>
+    <t>proporzione di utilizzazioni forzate · grado di danneggiamento del popolamento</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>regione economica</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Giura Ovest</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Giura Est</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Altopiano Ovest</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Altopiano Centro</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Altopiano Est</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Prealpi Ovest</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Prealpi Centro</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Prealpi Est</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Alpi Nord-Ovest</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Alpi Centro</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Alpi Nord-Est</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpi Sud-Ovest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpi Sud-Est</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Sud delle Alpi</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>part d'exploitations forcées</t>
+    <t>proporzione di utilizzazioni forzate</t>
   </si>
   <si>
-    <t>gravité des dégâts au peuplement</t>
+    <t>grado di danneggiamento del popolamento</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>aucun dégât</t>
+    <t>nessun danno</t>
   </si>
   <si>
-    <t>dégât léger</t>
+    <t>debolmente danneggiato</t>
   </si>
   <si>
-    <t>dégât moyen</t>
+    <t>mediamente danneggiato</t>
   </si>
   <si>
-    <t>dégât grave</t>
+    <t>fortemente danneggiato</t>
   </si>
   <si>
-    <t>dégât très grave</t>
+    <t>estremamente danneggiato</t>
   </si>
   <si>
-    <t>mort</t>
+    <t>morto</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>1-50%</t>
   </si>
   <si>
     <t>&gt;50%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1294187/475937</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">part d'exploitations forcées</t>
+      <t xml:space="preserve">proporzione di utilizzazioni forzate</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326</t>
     </r>
   </si>
   <si>
-    <t>Proportion d'exploitations forcées dans l'exploitation totale, en trois classes. Source: enquête auprès des services forestiers (MID 344: Proportion des exploitations forcées)</t>
+    <t>Proporzione delle utilizzazioni forzate rispetto alle utilizzazioni totali. Fonte: inchiesta presso il servizio forestale (MID 344: Anteil Zwangsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">gravité des dégâts au peuplement</t>
+      <t xml:space="preserve">grado di danneggiamento del popolamento</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #594</t>
     </r>
   </si>
   <si>
-    <t>Degré du préjudice aux peuplements en six classes. Ce degré est dérivé du degré moyen de gravité des dégâts aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, et pondéré par la surface terrière. Source: relevé de terrain (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Grado di danneggiamento dei popolamenti forestali in sei classi, derivato dal grado medio di danneggiamento degli alberi e arbusti con un diametro a petto d'uomo (DPU) di 12 cm o più, ponderato in base all'area basimetrica. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -4918,51 +4918,51 @@
         <v>120.7</v>
       </c>
       <c r="AD52" s="6">
         <v>3</v>
       </c>
       <c r="AE52" s="6">
         <v>1049.5</v>
       </c>
       <c r="AF52" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1294187/475937</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
@@ -4978,226 +4978,226 @@
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
       <c r="AA53" s="3"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
       <c r="AD53" s="3"/>
       <c r="AE53" s="3"/>
       <c r="AF53" s="3"/>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:32" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:32">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">part d'exploitations forcées</t>
+            <t xml:space="preserve">proporzione di utilizzazioni forzate</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:32" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:32">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">gravité des dégâts au peuplement</t>
+            <t xml:space="preserve">grado di danneggiamento del popolamento</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #594</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:32" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:32">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:32" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:32">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:32" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:32">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:32" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>