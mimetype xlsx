--- v0 (2026-06-11)
+++ v1 (2026-07-28)
@@ -1,195 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero di fusti</t>
+    <t>Stammzahl</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (classi di 4 cm) · conifere e latifoglie</t>
+    <t>Brusthöhendurchmesser (4-cm-Stufen) · Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione biogeografica</t>
+    <t>biogeografische Region</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Versante nord delle Alpi</t>
+    <t>Alpennordflanke</t>
   </si>
   <si>
-    <t>Alpi centrali occidentali</t>
+    <t>Westliche Zentralalpen</t>
   </si>
   <si>
-    <t>Alpi centrali orientali</t>
+    <t>Östliche Zentralalpen</t>
   </si>
   <si>
-    <t>Versante sud delle Alpi</t>
+    <t>Alpensüdflanke</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (classi di 4 cm)</t>
+    <t>Brusthöhendurchmesser (4-cm-Stufen)</t>
   </si>
   <si>
-    <t>conifere e latifoglie</t>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
+    <t>Nadelholz</t>
   </si>
   <si>
-    <t>latifoglie</t>
+    <t>Laubholz</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <t>12-15 cm</t>
   </si>
   <si>
     <t>16-19 cm</t>
   </si>
   <si>
     <t>20-23 cm</t>
   </si>
   <si>
     <t>24-27 cm</t>
   </si>
   <si>
     <t>28-31 cm</t>
   </si>
   <si>
     <t>32-35 cm</t>
   </si>
   <si>
     <t>36-39 cm</t>
   </si>
   <si>
     <t>40-43 cm</t>
   </si>
@@ -302,244 +302,244 @@
     <t>184-187 cm</t>
   </si>
   <si>
     <t>188-191 cm</t>
   </si>
   <si>
     <t>192-195 cm</t>
   </si>
   <si>
     <t>196-199 cm</t>
   </si>
   <si>
     <t>=200 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1303045/484795</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo (classi di 4 cm)</t>
+      <t xml:space="preserve">Brusthöhendurchmesser (4-cm-Stufen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1030</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU suddiviso per classi di diametro di 4 cm. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD nach Durchmesserstufe (4-cm-Stufen). Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -876,75 +876,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12980,51 +12980,51 @@
     </row>
     <row r="259" spans="1:16">
       <c r="A259" s="5"/>
       <c r="B259" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C259" s="7">
         <v>47.7</v>
       </c>
       <c r="D259" s="7">
         <v>1.7</v>
       </c>
       <c r="E259" s="7">
         <v>48.1</v>
       </c>
       <c r="F259" s="7">
         <v>1.7</v>
       </c>
       <c r="G259" s="7">
         <v>63.0</v>
       </c>
       <c r="H259" s="7">
         <v>1.4</v>
       </c>
       <c r="I259" s="7">
-        <v>76.40000000000001</v>
+        <v>76.4</v>
       </c>
       <c r="J259" s="7">
         <v>2.6</v>
       </c>
       <c r="K259" s="7">
         <v>85.7</v>
       </c>
       <c r="L259" s="7">
         <v>1.8</v>
       </c>
       <c r="M259" s="7">
         <v>35.1</v>
       </c>
       <c r="N259" s="7">
         <v>2.4</v>
       </c>
       <c r="O259" s="7">
         <v>57.8</v>
       </c>
       <c r="P259" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" s="5"/>
@@ -13040,51 +13040,51 @@
       <c r="E260" s="7">
         <v>51.9</v>
       </c>
       <c r="F260" s="7">
         <v>1.7</v>
       </c>
       <c r="G260" s="7">
         <v>37.0</v>
       </c>
       <c r="H260" s="7">
         <v>1.4</v>
       </c>
       <c r="I260" s="7">
         <v>23.6</v>
       </c>
       <c r="J260" s="7">
         <v>2.6</v>
       </c>
       <c r="K260" s="7">
         <v>14.3</v>
       </c>
       <c r="L260" s="7">
         <v>1.8</v>
       </c>
       <c r="M260" s="7">
-        <v>64.90000000000001</v>
+        <v>64.9</v>
       </c>
       <c r="N260" s="7">
         <v>2.4</v>
       </c>
       <c r="O260" s="7">
         <v>42.2</v>
       </c>
       <c r="P260" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" s="5"/>
       <c r="B261" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="7">
         <v>0.0</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E261" s="7">
         <v>0.0</v>
       </c>
@@ -13161,270 +13161,270 @@
         <v>100.0</v>
       </c>
       <c r="N262" s="7" t="s">
         <v>21</v>
       </c>
       <c r="O262" s="7">
         <v>100.0</v>
       </c>
       <c r="P262" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:16" customHeight="1" ht="21.75">
       <c r="A263" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1303045/484795</t>
           </r>
         </is>
       </c>
       <c r="C263" s="3"/>
       <c r="D263" s="3"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3"/>
       <c r="K263" s="3"/>
       <c r="L263" s="3"/>
       <c r="M263" s="3"/>
       <c r="N263" s="3"/>
       <c r="O263" s="3"/>
       <c r="P263" s="3"/>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="267" spans="1:16" customHeight="1" ht="29">
       <c r="A267" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo (classi di 4 cm)</t>
+            <t xml:space="preserve">Brusthöhendurchmesser (4-cm-Stufen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1030</t>
           </r>
         </is>
       </c>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="29">
       <c r="A270" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="273" spans="1:16" customHeight="1" ht="29">
       <c r="A273" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="276" spans="1:16" customHeight="1" ht="29">
       <c r="A276" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="29">
       <c r="A279" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="29">
       <c r="A282" s="1" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>