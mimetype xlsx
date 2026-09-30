--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -14,126 +14,126 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
-    <t>LFI5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>Stammzahl</t>
+    <t>number of stems</t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (4-cm-Stufen) · Nadelholz, Laubholz</t>
+    <t>diameter at breast height (in 4 cm classes) · conifers and broadleaves</t>
   </si>
   <si>
-    <t>Regionale Gliederung: biogeografische Region</t>
+    <t>regional demarcation: biogeographical region</t>
   </si>
   <si>
-    <t>Einheit: %, Zwischentotal</t>
+    <t>unit: %, subtotal</t>
   </si>
   <si>
-    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
   </si>
   <si>
-    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>biogeografische Region</t>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Alpennordflanke</t>
+    <t>Northern Alps</t>
   </si>
   <si>
-    <t>Westliche Zentralalpen</t>
+    <t>Western Central-Alps</t>
   </si>
   <si>
-    <t>Östliche Zentralalpen</t>
+    <t>Eastern Central-Alps</t>
   </si>
   <si>
-    <t>Alpensüdflanke</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (4-cm-Stufen)</t>
+    <t>diameter at breast height (in 4 cm classes)</t>
   </si>
   <si>
-    <t>Nadelholz, Laubholz</t>
+    <t>conifers and broadleaves</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
+    <t>conifers</t>
   </si>
   <si>
-    <t>Laubholz</t>
+    <t>broadleaves</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indeterminable</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <t>12-15 cm</t>
   </si>
   <si>
     <t>16-19 cm</t>
   </si>
   <si>
     <t>20-23 cm</t>
   </si>
   <si>
     <t>24-27 cm</t>
   </si>
   <si>
     <t>28-31 cm</t>
   </si>
   <si>
     <t>32-35 cm</t>
   </si>
   <si>
     <t>36-39 cm</t>
   </si>
   <si>
     <t>40-43 cm</t>
   </si>
@@ -236,168 +236,168 @@
   <si>
     <t>172-175 cm</t>
   </si>
   <si>
     <t>176-179 cm</t>
   </si>
   <si>
     <t>180-183 cm</t>
   </si>
   <si>
     <t>184-187 cm</t>
   </si>
   <si>
     <t>188-191 cm</t>
   </si>
   <si>
     <t>192-195 cm</t>
   </si>
   <si>
     <t>196-199 cm</t>
   </si>
   <si>
     <t>=200 cm</t>
   </si>
   <si>
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
+    <t>NFI5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">Netz: </t>
+    <t xml:space="preserve">grid: </t>
   </si>
   <si>
-    <t>1,4-km-Netz, Unternetze 1-5 [1746]
-Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
   <si>
-    <t xml:space="preserve">Bezugsfläche: </t>
+    <t xml:space="preserve">evaluation area: </t>
   </si>
   <si>
-    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
-Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
-    <t xml:space="preserve">Regionale Gliederung: </t>
+    <t xml:space="preserve">regional demarcation: </t>
   </si>
   <si>
-    <t>biogeografische Region [BIOGEOC6R2005, 2586]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Stammzahl [73], Stk.
-Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Zwischentotal [4]</t>
+    <t>subtotal [4]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (4-cm-Stufen) [BHDSTUFE, 1030]
-Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD nach Durchmesserstufe (4-cm-Stufen). Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>diameter at breast height (in 4 cm classes) [BHDSTUFE, 1030]
+Diameter at breast height (dbh) of trees and shrubs ≥12 cm dbh - in classes of 4 cm. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 03:24:20</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, 12-15 cm, 16-19 cm, 20-23 cm, 24-27 cm, 28-31 cm, 32-35 cm, 36-39 cm, 40-43 cm, 44-47 cm, 48-51 cm, 52-55 cm, 56-59 cm, 60-63 cm, 64-67 cm, 68-71 cm, 72-75 cm, 76-79 cm, 80-83 cm, 84-87 cm, 88-91 cm, 92-95 cm, 96-99 cm, 100-103 cm, 104-107 cm, 108-111 cm, 112-115 cm, 116-119 cm, 120-123 cm, 124-127 cm, 128-131 cm, 132-135 cm, 136-139 cm, 140-143 cm, 144-147 cm, 148-151 cm, 152-155 cm, 156-159 cm, 160-163 cm, 164-167 cm, 168-171 cm, 172-175 cm, 176-179 cm, 180-183 cm, 184-187 cm, 188-191 cm, 192-195 cm, 196-199 cm, =200 cm, Total</t>
+    <t>n/a, 12-15 cm, 16-19 cm, 20-23 cm, 24-27 cm, 28-31 cm, 32-35 cm, 36-39 cm, 40-43 cm, 44-47 cm, 48-51 cm, 52-55 cm, 56-59 cm, 60-63 cm, 64-67 cm, 68-71 cm, 72-75 cm, 76-79 cm, 80-83 cm, 84-87 cm, 88-91 cm, 92-95 cm, 96-99 cm, 100-103 cm, 104-107 cm, 108-111 cm, 112-115 cm, 116-119 cm, 120-123 cm, 124-127 cm, 128-131 cm, 132-135 cm, 136-139 cm, 140-143 cm, 144-147 cm, 148-151 cm, 152-155 cm, 156-159 cm, 160-163 cm, 164-167 cm, 168-171 cm, 172-175 cm, 176-179 cm, 180-183 cm, 184-187 cm, 188-191 cm, 192-195 cm, 196-199 cm, =200 cm, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Nadelholz, Laubholz [LBHNDH, 96]
-Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 28.03.2024 08:46:27</t>
   </si>
   <si>
-    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -783,65 +783,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B264" sqref="B264:P292"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
-    <col min="16" max="16" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>