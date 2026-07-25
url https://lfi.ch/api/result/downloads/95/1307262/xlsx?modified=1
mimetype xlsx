--- v1 (2025-11-05)
+++ v2 (2026-07-25)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>propriété (2 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzvolumen der Stöcke</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>publique</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307262/489012</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume de bois mort des souches</t>
+      <t xml:space="preserve">Totholzvolumen der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #395</t>
     </r>
   </si>
   <si>
-    <t>Volume des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied.</t>
+    <t>Volumen der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t xml:space="preserve">Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1386,51 +1386,51 @@
         <v>100.0</v>
       </c>
       <c r="AC16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD16" s="6">
         <v>100.0</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307262/489012</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume de bois mort des souches</t>
+            <t xml:space="preserve">Totholzvolumen der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #395</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">Eigentum (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>