--- v0 (2025-12-07)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (2 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume di legno morto delle ceppaie</t>
+  </si>
+  <si>
+    <t>proprietà (2 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>pubblica</t>
+  </si>
+  <si>
+    <t>privata</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307304/489054</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzvolumen der Stöcke</t>
+      <t xml:space="preserve">volume di legno morto delle ceppaie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #395</t>
     </r>
   </si>
   <si>
-    <t>Volumen der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt.</t>
+    <t>Volume delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (2 Klassen)</t>
+      <t xml:space="preserve">proprietà (2 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1837,51 +1837,51 @@
         <v>12.0</v>
       </c>
       <c r="AY16" s="6">
         <v>10</v>
       </c>
       <c r="AZ16" s="6">
         <v>13.7</v>
       </c>
       <c r="BA16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307304/489054</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzvolumen der Stöcke</t>
+            <t xml:space="preserve">volume di legno morto delle ceppaie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #395</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (2 Klassen)</t>
+            <t xml:space="preserve">proprietà (2 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>