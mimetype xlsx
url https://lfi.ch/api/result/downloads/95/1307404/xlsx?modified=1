--- v0 (2025-11-28)
+++ v1 (2026-07-23)
@@ -303,67 +303,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1442,51 +1442,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>