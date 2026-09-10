--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1,448 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...188 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke [397], kg
+Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) [NAISHSTKOMB6KL, 2633]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, unter- und obermontan, submontan, hyperinsubrisch und kollin, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +617,1166 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="4" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>1.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>33</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>2.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>0.5</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>30</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1.7</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>3.7</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>22</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>34</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>3.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>16</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>3.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>13</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>28</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>6.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>29</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>3.8</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>14</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>4.9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>27</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>14</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>5.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>11</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>3.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>23</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>4.0</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>5.0</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>6.5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>9</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>6.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>9</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>41</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>3.1</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>28</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>22</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>5.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.9</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>5</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>7.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>20</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>5.5</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>31</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.3</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>29</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>4.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>23</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>4.1</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>2.2</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>29</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>1.1</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>27</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0.9</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>1.7</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>23</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>1.6</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>4.5</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>5.4</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>7</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>5.5</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>8</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>2.8</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>9</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>4.0</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>7</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>1.6</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>14</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>4.1</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>