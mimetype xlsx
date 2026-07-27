--- v0 (2026-01-07)
+++ v1 (2026-07-27)
@@ -17,421 +17,421 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>forêt de protection contre des avalanches (2022) · nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022) · numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...53 lines deleted...]
-    <t>nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022)</t>
+  </si>
+  <si>
+    <t>numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">0-100 tiges/ha </t>
-[...26 lines deleted...]
-    <t>à l'extérieur</t>
+    <t>0-100 fusti/ha</t>
+  </si>
+  <si>
+    <t>101-200 fusti/ha</t>
+  </si>
+  <si>
+    <t>201-300 fusti/ha</t>
+  </si>
+  <si>
+    <t>301-400 fusti/ha</t>
+  </si>
+  <si>
+    <t>401-500 fusti/ha</t>
+  </si>
+  <si>
+    <t>501-600 fusti/ha</t>
+  </si>
+  <si>
+    <t>&gt;600 fusti/ha</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>all'interno</t>
+  </si>
+  <si>
+    <t>all'esterno</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1309361/491111</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
+      <t xml:space="preserve">numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1925</t>
     </r>
   </si>
   <si>
-    <t>Nombre d'arbres et d'arbustes vifs sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP) par hectare, en classes de 100 tiges. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Numero per ettaro di alberi e arbusti vivi in piedi a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in classi da 100. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="75.267" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -4532,51 +4532,51 @@
         <v>100.0</v>
       </c>
       <c r="AD48" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE48" s="6">
         <v>100.0</v>
       </c>
       <c r="AF48" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:32" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1309361/491111</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -4592,226 +4592,226 @@
       <c r="V49" s="3"/>
       <c r="W49" s="3"/>
       <c r="X49" s="3"/>
       <c r="Y49" s="3"/>
       <c r="Z49" s="3"/>
       <c r="AA49" s="3"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
       <c r="AF49" s="3"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
+            <t xml:space="preserve">numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1925</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:32" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:32" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:32" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:32">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:32" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>